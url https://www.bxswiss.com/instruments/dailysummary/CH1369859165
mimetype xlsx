--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91163c09f87d4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78dac0625ecb4355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cbd4508f61149e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1100aedaa39343b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf6637edaac94239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cbd4508f61149e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087feb4d75844a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1100aedaa39343b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>101,775</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>04.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,655</x:t>
-[...139 lines deleted...]
-          <x:t>101,165</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>100,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>