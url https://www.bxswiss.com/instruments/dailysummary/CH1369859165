--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78dac0625ecb4355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff4a08080174210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1100aedaa39343b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905593e29f5649b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087feb4d75844a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1100aedaa39343b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56d6b48995345d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905593e29f5649b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,305</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>