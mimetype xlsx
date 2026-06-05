--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raff4a08080174210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd64e05e8144e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905593e29f5649b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f0c33192ec40da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56d6b48995345d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905593e29f5649b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153d4b0d9b5e4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f0c33192ec40da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,960</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,960</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,825</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,825</x:t>
-[...323 lines deleted...]
-          <x:t>101,805</x:t>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>