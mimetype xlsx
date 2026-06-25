--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd64e05e8144e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bf86f32bf94a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f0c33192ec40da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9d4e206e524190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153d4b0d9b5e4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f0c33192ec40da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbde0a3c5f70424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9d4e206e524190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,960</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
-[...16 lines deleted...]
-          <x:t>101,900</x:t>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,855</x:t>
-[...60 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,835</x:t>
-[...26 lines deleted...]
-          <x:t>101,845</x:t>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,725</x:t>
-[...9 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>