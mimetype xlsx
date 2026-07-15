--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bf86f32bf94a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra989db6cdfd54acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9d4e206e524190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f56541826c4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbde0a3c5f70424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9d4e206e524190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1df299be1e435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f56541826c4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,685</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,665</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,635</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,585</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,635</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,605</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,575</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>