--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra989db6cdfd54acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ce44ff22ab4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0f56541826c4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851840fd2d524668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1df299be1e435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0f56541826c4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13245a65bc4b45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851840fd2d524668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>