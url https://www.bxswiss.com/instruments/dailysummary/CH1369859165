--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ce44ff22ab4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecfb390f31a4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851840fd2d524668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b409a62eb443e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13245a65bc4b45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851840fd2d524668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c87d9671c14554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b409a62eb443e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>