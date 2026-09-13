--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecfb390f31a4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1f576304924c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b409a62eb443e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77decdc179749cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c87d9671c14554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b409a62eb443e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R471a4e4bf494439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77decdc179749cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369859165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>