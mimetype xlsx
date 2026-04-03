--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ece26e952ba4aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72f45e1706241e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac64d3408074ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d48d21a6044f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R334b81bfe3e4493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac64d3408074ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adada62655543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d48d21a6044f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Mercedes-Benz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369856757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...441 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,110</x:t>
-[...161 lines deleted...]
-          <x:t>98,590</x:t>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>