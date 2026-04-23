--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72f45e1706241e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b43675d02a4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d48d21a6044f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3f0c957b2a4b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adada62655543d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d48d21a6044f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf452865add4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3f0c957b2a4b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Mercedes-Benz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369856757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,310</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,170</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>95,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>