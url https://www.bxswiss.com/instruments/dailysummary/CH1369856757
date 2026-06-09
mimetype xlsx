--- v7 (2026-04-23)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b43675d02a4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b6e28fea0f4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3f0c957b2a4b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2315a1fba014324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdf452865add4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3f0c957b2a4b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a6cfa1165b494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2315a1fba014324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Mercedes-Benz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369856757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>96,950</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,230</x:t>
-[...117 lines deleted...]
-          <x:t>97,170</x:t>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>