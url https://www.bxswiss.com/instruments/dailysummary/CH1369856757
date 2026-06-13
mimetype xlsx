--- v8 (2026-06-09)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b6e28fea0f4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ced99363ac4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2315a1fba014324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d32fd4203f245b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a6cfa1165b494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2315a1fba014324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae9e451ec74e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d32fd4203f245b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Mercedes-Benz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369856757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>97,570</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,460</x:t>
-[...529 lines deleted...]
-          <x:t>96,730</x:t>
+          <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>96,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>