--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ced99363ac4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34391820367a45df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d32fd4203f245b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668417f8243d463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fae9e451ec74e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d32fd4203f245b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890d9d8c457b4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668417f8243d463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Mercedes-Benz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369856757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,680</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>97,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,160</x:t>
-[...75 lines deleted...]
-          <x:t>98,350</x:t>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,120</x:t>
-[...249 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>97,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>