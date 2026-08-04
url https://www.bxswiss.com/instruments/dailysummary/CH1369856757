--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34391820367a45df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd352829ef4464af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668417f8243d463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc92fd0a092436c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890d9d8c457b4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668417f8243d463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d96a7675764f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc92fd0a092436c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Mercedes-Benz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369856757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,130</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...571 lines deleted...]
-          <x:t>97,750</x:t>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>