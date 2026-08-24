--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd352829ef4464af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb121eb482d4cbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc92fd0a092436c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3539b9c0c9664379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27d96a7675764f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc92fd0a092436c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a04a9c3e514a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3539b9c0c9664379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.00% p.a. Barrier Reverse Convertible on Mercedes-Benz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369856757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>98,490</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,270</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>