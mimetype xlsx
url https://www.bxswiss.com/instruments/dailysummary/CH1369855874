--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c712e410b074227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f72935198e4da0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84dcf7565a54a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55493a2915ee49ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f1ede33783421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84dcf7565a54a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40de93063bb4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55493a2915ee49ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>112,580</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,340</x:t>
-[...65 lines deleted...]
-          <x:t>112,760</x:t>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,480</x:t>
-[...313 lines deleted...]
-          <x:t>112,480</x:t>
+          <x:t>112,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,340</x:t>
-[...58 lines deleted...]
-          <x:t>112,970</x:t>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>