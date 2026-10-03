--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81f72935198e4da0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9bb4438fd74bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55493a2915ee49ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63209dc1d1714f3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40de93063bb4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55493a2915ee49ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281f7bdb22b74ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63209dc1d1714f3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>112,770</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>112,530</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>112,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,340</x:t>
-[...242 lines deleted...]
-          <x:t>111,900</x:t>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>111,805</x:t>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,885</x:t>
-[...36 lines deleted...]
-          <x:t>110,270</x:t>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>