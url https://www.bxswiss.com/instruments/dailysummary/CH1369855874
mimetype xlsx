--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9bb4438fd74bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85bc0a4816584a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63209dc1d1714f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3fd124dcea497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R281f7bdb22b74ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63209dc1d1714f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445fc5320d074845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3fd124dcea497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>111,900</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>111,805</x:t>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>111,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,610</x:t>
-[...38 lines deleted...]
-          <x:t>110,400</x:t>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,210</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>111,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,075</x:t>
-[...139 lines deleted...]
-          <x:t>110,050</x:t>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>