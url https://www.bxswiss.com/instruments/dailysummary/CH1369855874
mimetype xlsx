--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda55b1150878447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1384d85311df4316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5cdaf94ee5149df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac655a7e8a94796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7ea9e9a2dd4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5cdaf94ee5149df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbaf2560f4004784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac655a7e8a94796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>