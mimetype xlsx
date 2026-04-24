--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1384d85311df4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd5f2c38cac429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac655a7e8a94796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334d3e9c63c94ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbaf2560f4004784" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac655a7e8a94796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5b25b759974fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334d3e9c63c94ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>