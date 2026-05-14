--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabd5f2c38cac429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824c3033e90b4f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334d3e9c63c94ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043be8fb28d7421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5b25b759974fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334d3e9c63c94ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1c592792174ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043be8fb28d7421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>107,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,545</x:t>
-[...65 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>107,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>106,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>