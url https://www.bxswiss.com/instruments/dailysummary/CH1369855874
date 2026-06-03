--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R824c3033e90b4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19b79989bd343fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R043be8fb28d7421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735066955c454644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1c592792174ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R043be8fb28d7421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0234244a05d94c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735066955c454644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,790</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,660</x:t>
-[...517 lines deleted...]
-          <x:t>106,095</x:t>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>