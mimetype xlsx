--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19b79989bd343fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbd21d557494161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735066955c454644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0aafee6c054740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0234244a05d94c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735066955c454644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baed4cb56a144ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0aafee6c054740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>107,010</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>108,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,460</x:t>
-[...97 lines deleted...]
-          <x:t>106,595</x:t>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,095</x:t>
-[...16 lines deleted...]
-          <x:t>106,595</x:t>
+          <x:t>106,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,095</x:t>
-[...129 lines deleted...]
-          <x:t>107,090</x:t>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>26.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>107,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>