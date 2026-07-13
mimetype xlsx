--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbd21d557494161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e866fa770b4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec0aafee6c054740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99eb92a87acc43b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baed4cb56a144ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec0aafee6c054740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b607ada6f9f4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99eb92a87acc43b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,985</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>