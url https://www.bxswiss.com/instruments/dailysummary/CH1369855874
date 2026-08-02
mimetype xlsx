--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e866fa770b4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda751070df2444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99eb92a87acc43b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc0e63a6df746fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b607ada6f9f4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99eb92a87acc43b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819242bcac7d491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc0e63a6df746fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>110,965</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,610</x:t>
-[...87 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,730</x:t>
-[...144 lines deleted...]
-          <x:t>111,485</x:t>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>