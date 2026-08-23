--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda751070df2444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c712e410b074227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc0e63a6df746fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84dcf7565a54a4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R819242bcac7d491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc0e63a6df746fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f1ede33783421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84dcf7565a54a4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Capital Protection Certificate with Participation on FuW Swiss 50 Index NTR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369855874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,730</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,940</x:t>
-[...16 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,840</x:t>
-[...495 lines deleted...]
-          <x:t>112,430</x:t>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>