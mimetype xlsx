--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199c1f0de34b4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf7a56015454891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092b091c50bf407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e7daf746d44bdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d99ad568ba4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092b091c50bf407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb6ec4526df4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e7daf746d44bdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,835</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,835</x:t>
-[...620 lines deleted...]
-          <x:t>102,120</x:t>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>