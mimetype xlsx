--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf7a56015454891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ac40dbc9de4a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e7daf746d44bdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89d6e82e72a4ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb6ec4526df4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e7daf746d44bdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b316128f894dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89d6e82e72a4ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>101,865</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,795</x:t>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,765</x:t>
-[...33 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>