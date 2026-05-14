--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ac40dbc9de4a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e3be54e1f74353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89d6e82e72a4ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd204325c4422443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15b316128f894dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89d6e82e72a4ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f8519e330b4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd204325c4422443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>101,485</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,485</x:t>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>101,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>