--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e3be54e1f74353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591c55227cc34bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd204325c4422443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9cbc826efe444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0f8519e330b4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd204325c4422443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc18c1f8cf34f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9cbc826efe444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,555</x:t>
-[...323 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>