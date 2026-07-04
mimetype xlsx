--- v7 (2026-06-05)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591c55227cc34bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504f8090cff44902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9cbc826efe444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66ab4149dd94f5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc18c1f8cf34f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9cbc826efe444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02de356e84b4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66ab4149dd94f5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...414 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,425</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>