--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504f8090cff44902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454b9ee947d246e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf66ab4149dd94f5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fb3e828138469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02de356e84b4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf66ab4149dd94f5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8765ff2cdec64385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fb3e828138469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>