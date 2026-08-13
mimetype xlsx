--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454b9ee947d246e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb7426b7e1e476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62fb3e828138469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba08d00e7b624fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8765ff2cdec64385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62fb3e828138469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7371461a9d1d489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba08d00e7b624fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>