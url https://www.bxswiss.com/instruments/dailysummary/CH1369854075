--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889b29f172d04b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc0767e3abd4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c04b464a2ec4c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85817a45eb6d42d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R432762a6eec244a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c04b464a2ec4c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984e1a46355a4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85817a45eb6d42d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...414 lines deleted...]
-          <x:t>98,870</x:t>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>