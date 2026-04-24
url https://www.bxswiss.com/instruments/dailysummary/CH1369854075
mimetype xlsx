--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dc0767e3abd4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bee81c12f244e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85817a45eb6d42d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e551ecdde4a4da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984e1a46355a4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85817a45eb6d42d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9767758731214267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e551ecdde4a4da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...620 lines deleted...]
-          <x:t>99,090</x:t>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>