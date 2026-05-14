--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bee81c12f244e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2245cd90ea30443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e551ecdde4a4da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e01523c9f24d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9767758731214267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e551ecdde4a4da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8eba20a6497418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e01523c9f24d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.40% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1369854075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>99,120</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,690</x:t>
-[...70 lines deleted...]
-          <x:t>99,500</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...65 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>