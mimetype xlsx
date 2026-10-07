--- v11 (2026-09-14)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2283a41d2054ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58c705a8eb74276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90b853a4e7642ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246ac56de2184cf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754c6f6cb1664776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90b853a4e7642ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra843251fecdf4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246ac56de2184cf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>