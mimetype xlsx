--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf58c705a8eb74276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9eea9f820024b89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246ac56de2184cf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a4ae3fcdc341f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra843251fecdf4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246ac56de2184cf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R799a3e57cb8345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a4ae3fcdc341f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>