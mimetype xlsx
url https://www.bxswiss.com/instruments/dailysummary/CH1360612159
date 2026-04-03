--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9524df1c71447b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1481f86e8449f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ceaff30808a44f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f040b392e94a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7bcb53472c4ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ceaff30808a44f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be5022ac3f44098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f040b392e94a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>