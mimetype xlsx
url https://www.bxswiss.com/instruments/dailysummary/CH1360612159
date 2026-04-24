--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1481f86e8449f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5121eebfc54326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f040b392e94a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683f29c19f874e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be5022ac3f44098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f040b392e94a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf803f1d8a296499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683f29c19f874e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>20,405</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,524</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>21,286</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,614</x:t>
-[...198 lines deleted...]
-          <x:t>19,569</x:t>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>