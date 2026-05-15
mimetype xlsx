--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5121eebfc54326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d7034a462b472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683f29c19f874e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb030141766064760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf803f1d8a296499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683f29c19f874e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2bfe76d4e6424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb030141766064760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,614</x:t>
-[...480 lines deleted...]
-          <x:t>21,040</x:t>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,996</x:t>
-[...58 lines deleted...]
-          <x:t>21,277</x:t>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>