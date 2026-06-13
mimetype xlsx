--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d7034a462b472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2125e75423414431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb030141766064760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf683803c83b4e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab2bfe76d4e6424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb030141766064760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e68cd4c5f14a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf683803c83b4e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>