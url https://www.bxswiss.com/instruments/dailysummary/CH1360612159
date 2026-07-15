--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2125e75423414431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9bde1aaf09d4af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf683803c83b4e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc9e16d7ed14617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e68cd4c5f14a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf683803c83b4e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb828ecea69a841cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc9e16d7ed14617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>17,294</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>