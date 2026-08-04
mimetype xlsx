--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9bde1aaf09d4af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5514a5a7b8b4b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc9e16d7ed14617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5c74d105b64f1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb828ecea69a841cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc9e16d7ed14617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4e6a57a0344ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5c74d105b64f1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>