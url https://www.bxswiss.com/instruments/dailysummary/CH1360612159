--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5514a5a7b8b4b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee9ddf1f3141d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5c74d105b64f1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d9d18d86064487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4e6a57a0344ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5c74d105b64f1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34456564a0504d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d9d18d86064487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>