--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50ee9ddf1f3141d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2283a41d2054ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d9d18d86064487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90b853a4e7642ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34456564a0504d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d9d18d86064487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R754c6f6cb1664776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90b853a4e7642ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Sui Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360612159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,113</x:t>
-[...259 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,053</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>16,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,495</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>