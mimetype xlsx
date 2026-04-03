--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda3a0b9ab81143fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d46ec4c7d254f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b0414ffab44fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c48b98d32142c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdadd2330e1845bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b0414ffab44fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7886b64830c04ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c48b98d32142c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,605</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...38 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...16 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>