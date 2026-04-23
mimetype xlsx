--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d46ec4c7d254f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6127b9978d1d4689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c48b98d32142c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd11dd42cb4f42f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7886b64830c04ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c48b98d32142c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f106ecf2fb4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd11dd42cb4f42f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...6 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
-[...598 lines deleted...]
-          <x:t>1,645</x:t>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>