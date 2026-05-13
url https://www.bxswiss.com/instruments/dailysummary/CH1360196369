--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6127b9978d1d4689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d14fe64fb8f4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd11dd42cb4f42f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0125190753834970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f106ecf2fb4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd11dd42cb4f42f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f02e7101394d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0125190753834970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,635</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,605</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,605</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,595</x:t>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,585</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,535</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>