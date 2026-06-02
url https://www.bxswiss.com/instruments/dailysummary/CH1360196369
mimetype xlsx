--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d14fe64fb8f4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra890915117fe4bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0125190753834970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d31462f123d4254"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f02e7101394d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0125190753834970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf985ea01a9b45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d31462f123d4254" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,535</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,515</x:t>
-[...119 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...90 lines deleted...]
-          <x:t>1,485</x:t>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>