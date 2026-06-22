--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra890915117fe4bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6522901b144c4fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d31462f123d4254"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a7aa0ab4784220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf985ea01a9b45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d31462f123d4254" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df2a385e0b24915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a7aa0ab4784220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,485</x:t>
-[...16 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...458 lines deleted...]
-          <x:t>1,465</x:t>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>