--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6522901b144c4fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775640af6f0a4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a7aa0ab4784220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252e046e5a9140cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8df2a385e0b24915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a7aa0ab4784220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ff49347263422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252e046e5a9140cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,445</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,475</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,435</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,415</x:t>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...53 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>1,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>