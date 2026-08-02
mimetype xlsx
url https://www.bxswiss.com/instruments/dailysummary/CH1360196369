--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775640af6f0a4552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6b48888be7405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252e046e5a9140cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fb442d59fd4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ff49347263422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252e046e5a9140cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ee5ed3b5c54401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fb442d59fd4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>1,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,325</x:t>
-[...215 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>