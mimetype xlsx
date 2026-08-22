--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6b48888be7405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f120bcd0784b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3fb442d59fd4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57991aa8252b4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ee5ed3b5c54401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3fb442d59fd4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86e7835fd664d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57991aa8252b4bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Short Mini Future auf DocMorris AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360196369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>