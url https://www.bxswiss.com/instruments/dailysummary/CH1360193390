--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657defa413bb453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3c1a67aae64614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba785645481a4753"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75af0b2f72854e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f92b7ed161d4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba785645481a4753" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f69050c58a430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75af0b2f72854e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,135</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,980</x:t>
-[...16 lines deleted...]
-          <x:t>1,985</x:t>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...4 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
-[...48 lines deleted...]
-          <x:t>1,865</x:t>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,855</x:t>
-[...92 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,255</x:t>
-[...26 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,230</x:t>
-[...350 lines deleted...]
-          <x:t>1,900</x:t>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>