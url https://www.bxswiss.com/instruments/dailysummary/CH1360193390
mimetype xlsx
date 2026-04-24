--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd3c1a67aae64614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073beb8411584c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75af0b2f72854e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2619931bd2d4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f69050c58a430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75af0b2f72854e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257634d8c164437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2619931bd2d4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,195</x:t>
-[...625 lines deleted...]
-          <x:t>2,310</x:t>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>