--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073beb8411584c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a9fc15476242e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2619931bd2d4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1967c598f24f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257634d8c164437b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2619931bd2d4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac091b20ee04cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1967c598f24f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>2,195</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,195</x:t>
-[...38 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,525</x:t>
-[...259 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...9 lines deleted...]
-          <x:t>2,470</x:t>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>