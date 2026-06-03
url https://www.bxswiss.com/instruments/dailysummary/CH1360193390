--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a9fc15476242e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd220a4dc5f9d4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1967c598f24f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbac229638f45f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac091b20ee04cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1967c598f24f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eaf96e508554f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbac229638f45f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,455</x:t>
-[...16 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,455</x:t>
-[...279 lines deleted...]
-          <x:t>2,350</x:t>
+          <x:t>2,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>