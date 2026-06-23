--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd220a4dc5f9d4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6d85c3c9a64df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbbac229638f45f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e1243162bd45fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eaf96e508554f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbbac229638f45f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984135d0b95f4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e1243162bd45fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,425</x:t>
-[...43 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,365</x:t>
-[...308 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2,490</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>