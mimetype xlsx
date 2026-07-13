--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e6d85c3c9a64df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e877c6986f4686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86e1243162bd45fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6cbd88e75d4ffd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984135d0b95f4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86e1243162bd45fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68db3f42afb4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6cbd88e75d4ffd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,615</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,475</x:t>
-[...65 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>