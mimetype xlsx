--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e877c6986f4686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eaa00bbc1846c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e6cbd88e75d4ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668ab4037f5b405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68db3f42afb4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e6cbd88e75d4ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0998361d946b4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668ab4037f5b405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,995</x:t>
-[...26 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,135</x:t>
-[...26 lines deleted...]
-          <x:t>3,125</x:t>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,275</x:t>
-[...171 lines deleted...]
-          <x:t>3,310</x:t>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>