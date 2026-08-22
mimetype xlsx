--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71eaa00bbc1846c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1c6bfbaabe4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668ab4037f5b405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f57a38e7d244781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0998361d946b4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668ab4037f5b405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb77cfb187bb4e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f57a38e7d244781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf AXA SA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1360193390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,245</x:t>
-[...603 lines deleted...]
-          <x:t>3,480</x:t>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>