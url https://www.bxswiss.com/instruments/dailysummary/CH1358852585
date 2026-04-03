--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebb875e2fdd4874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2e52a98b044d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa2fb0a78124d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631a0655d5ca490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0030e651b6eb4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa2fb0a78124d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc09c956d3e4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631a0655d5ca490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,966</x:t>
-[...85 lines deleted...]
-          <x:t>12,622</x:t>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>12,954</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,992</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,852</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>13,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>