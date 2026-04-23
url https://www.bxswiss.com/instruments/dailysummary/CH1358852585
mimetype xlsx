--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d2e52a98b044d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fef0323061740e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631a0655d5ca490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38538384eb7432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc09c956d3e4a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631a0655d5ca490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1e9e427ec24a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38538384eb7432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>12,796</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>12,954</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,992</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,852</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,926</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>13,588</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,666</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>12,852</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>