--- v7 (2026-04-23)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fef0323061740e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2f30faeaa640df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38538384eb7432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed6974fe76748a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1e9e427ec24a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38538384eb7432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a0061420f7437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed6974fe76748a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,834</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>12,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,638</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>12,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,944</x:t>
-[...387 lines deleted...]
-          <x:t>13,818</x:t>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>