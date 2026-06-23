--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2f30faeaa640df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49988eb14f6349ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed6974fe76748a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b26ff06d9c4385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a0061420f7437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed6974fe76748a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c4f09754974b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b26ff06d9c4385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>12,684</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,548</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>