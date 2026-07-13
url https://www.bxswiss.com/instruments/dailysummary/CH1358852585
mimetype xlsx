--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49988eb14f6349ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bf72f7d67e4c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b26ff06d9c4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960329bbbd58473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c4f09754974b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b26ff06d9c4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2823d6eed53e4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960329bbbd58473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>11,746</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,314</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11,514</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11,428</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,522</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>11,694</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>