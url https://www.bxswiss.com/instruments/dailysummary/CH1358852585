--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76bf72f7d67e4c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26948c286f264cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960329bbbd58473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87b6c4e083c4464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2823d6eed53e4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960329bbbd58473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961c25396fe440f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87b6c4e083c4464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,428</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,522</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>11,898</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,696</x:t>
-[...441 lines deleted...]
-          <x:t>11,568</x:t>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>