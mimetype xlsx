--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26948c286f264cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98aff38430114a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87b6c4e083c4464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2da3b05999c46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R961c25396fe440f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87b6c4e083c4464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5b1592eb3f42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2da3b05999c46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>11,536</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,536</x:t>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,804</x:t>
-[...31 lines deleted...]
-          <x:t>11,690</x:t>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>11,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>11,666</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>