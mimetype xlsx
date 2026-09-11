--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98aff38430114a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e235d349b04908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2da3b05999c46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757666f6d33d4e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5b1592eb3f42f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2da3b05999c46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3af83f723a41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757666f6d33d4e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,750</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...491 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,762</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>11,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,774</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>