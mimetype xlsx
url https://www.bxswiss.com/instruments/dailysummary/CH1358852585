--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e235d349b04908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef6abc8cdaa455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757666f6d33d4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd1c4bbd93c4501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e3af83f723a41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757666f6d33d4e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500907eef3764541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd1c4bbd93c4501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,802</x:t>
-[...16 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,726</x:t>
-[...97 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,692</x:t>
-[...70 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,756</x:t>
-[...171 lines deleted...]
-          <x:t>13,036</x:t>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>