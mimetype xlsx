--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ef6abc8cdaa455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9e46471b4141d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd1c4bbd93c4501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R466e4676e4944266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500907eef3764541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd1c4bbd93c4501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1acb04942a842a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R466e4676e4944266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control Ethereum ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358852585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,710</x:t>
-[...4 lines deleted...]
-          <x:t>12,602</x:t>
+          <x:t>12,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,622</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>08.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,652</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>13,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>