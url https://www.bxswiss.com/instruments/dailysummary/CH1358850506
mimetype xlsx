--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c5e31b99594766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ec55be01144561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe8dbf26fd84a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1863f1c4eaef42e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9611177273664da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe8dbf26fd84a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0629089864714ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1863f1c4eaef42e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Helvetia Baloise</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358850506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,510</x:t>
-[...259 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,145</x:t>
-[...306 lines deleted...]
-          <x:t>124,880</x:t>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>