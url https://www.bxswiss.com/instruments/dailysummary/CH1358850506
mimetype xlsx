--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ec55be01144561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d72897677f45c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1863f1c4eaef42e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d68e694ee14dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0629089864714ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1863f1c4eaef42e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d31a0be4ff456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d68e694ee14dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Helvetia Baloise</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358850506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>