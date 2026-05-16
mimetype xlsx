--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d72897677f45c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf4479785244d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96d68e694ee14dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cf269e77b84b74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d31a0be4ff456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96d68e694ee14dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4da926aeba546a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cf269e77b84b74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Helvetia Baloise</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358850506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>