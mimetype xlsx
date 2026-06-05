--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf4479785244d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48c9232a56f4b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cf269e77b84b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c8aaac899f469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4da926aeba546a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cf269e77b84b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61f96b14d394046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c8aaac899f469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Helvetia Baloise</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358850506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>135,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>136,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,455</x:t>
-[...16 lines deleted...]
-          <x:t>136,940</x:t>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,505</x:t>
-[...124 lines deleted...]
-          <x:t>136,645</x:t>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,325</x:t>
-[...281 lines deleted...]
-          <x:t>135,775</x:t>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,130</x:t>
-[...58 lines deleted...]
-          <x:t>136,235</x:t>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>