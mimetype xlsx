--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48c9232a56f4b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edc44456e9240c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01c8aaac899f469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd9805fb0f54181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61f96b14d394046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01c8aaac899f469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7012b7fdd442f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd9805fb0f54181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Helvetia Baloise</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1358850506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>134,660</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,075</x:t>
-[...146 lines deleted...]
-          <x:t>135,775</x:t>
+          <x:t>135,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,130</x:t>
-[...97 lines deleted...]
-          <x:t>137,130</x:t>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>132,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>