--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917e6628482e4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a13f1d5a29443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b745a60323045ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc207f5a8b30a4ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0f9cebc1f1f4167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b745a60323045ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5178ec397e44f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc207f5a8b30a4ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on FuW Swiss 50 Index NTR, Gold, WTI Crude Oil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349984968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>