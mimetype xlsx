--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a13f1d5a29443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61c9ae5a52a4ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc207f5a8b30a4ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf745322d28a742a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5178ec397e44f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc207f5a8b30a4ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08f747b7da745c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf745322d28a742a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on FuW Swiss 50 Index NTR, Gold, WTI Crude Oil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349984968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>