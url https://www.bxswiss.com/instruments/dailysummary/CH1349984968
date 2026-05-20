--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61c9ae5a52a4ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c499eb7ade34fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf745322d28a742a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadb17d8e1d348b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf08f747b7da745c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf745322d28a742a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9b1d0d24447ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadb17d8e1d348b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on FuW Swiss 50 Index NTR, Gold, WTI Crude Oil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349984968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,158 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>