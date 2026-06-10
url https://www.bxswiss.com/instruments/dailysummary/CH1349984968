--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c499eb7ade34fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9964f9875b1444d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbadb17d8e1d348b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685840dd7e024c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91c9b1d0d24447ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbadb17d8e1d348b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f426321cf943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685840dd7e024c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on FuW Swiss 50 Index NTR, Gold, WTI Crude Oil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349984968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>