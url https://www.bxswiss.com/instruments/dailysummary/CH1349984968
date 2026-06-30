--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9964f9875b1444d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31636f67fec4926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R685840dd7e024c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca692f8037484529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f426321cf943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R685840dd7e024c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re039e95f45404fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca692f8037484529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on FuW Swiss 50 Index NTR, Gold, WTI Crude Oil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349984968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>