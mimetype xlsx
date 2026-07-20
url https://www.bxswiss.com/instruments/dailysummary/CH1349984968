--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re31636f67fec4926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481eba0f46b343be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca692f8037484529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac8012a0f34433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re039e95f45404fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca692f8037484529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369d4b3c0f2f4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac8012a0f34433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on FuW Swiss 50 Index NTR, Gold, WTI Crude Oil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349984968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...110 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>