--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R481eba0f46b343be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac3d9a7fcbb4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac8012a0f34433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f3f898b93a0455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369d4b3c0f2f4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac8012a0f34433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d171762bb074fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f3f898b93a0455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on FuW Swiss 50 Index NTR, Gold, WTI Crude Oil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349984968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...132 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>