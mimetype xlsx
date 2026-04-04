--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5177c7cc8ab4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535e579f6e754a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a4bd4305c642e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006d1948189f4067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fd22c3824c4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a4bd4305c642e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890980853d0e4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006d1948189f4067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>96,930</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>12.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,520</x:t>
-[...576 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>