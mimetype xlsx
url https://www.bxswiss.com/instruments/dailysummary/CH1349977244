--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R535e579f6e754a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ed763a0cde4c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006d1948189f4067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38b84ce4cb1462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890980853d0e4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006d1948189f4067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433019be18914df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38b84ce4cb1462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,680</x:t>
-[...183 lines deleted...]
-          <x:t>95,720</x:t>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>94,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>