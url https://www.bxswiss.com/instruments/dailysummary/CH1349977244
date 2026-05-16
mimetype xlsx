--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ed763a0cde4c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33a8912e3454833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38b84ce4cb1462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2431c78bca8a4757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433019be18914df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38b84ce4cb1462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f526245b3d4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2431c78bca8a4757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>94,510</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>08.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,300</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>97,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,370</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>