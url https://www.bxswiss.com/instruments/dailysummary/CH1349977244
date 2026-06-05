--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra33a8912e3454833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27dd1024f69e46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2431c78bca8a4757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a8869c58f24c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f526245b3d4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2431c78bca8a4757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2a463f28cf467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a8869c58f24c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,610</x:t>
-[...603 lines deleted...]
-          <x:t>98,740</x:t>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>