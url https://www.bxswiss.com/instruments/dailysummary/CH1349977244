--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27dd1024f69e46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bac0b446b72477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49a8869c58f24c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00254d47c6c74ea1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2a463f28cf467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49a8869c58f24c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e95ab4c8072471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00254d47c6c74ea1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,090</x:t>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,090</x:t>
-[...431 lines deleted...]
-          <x:t>93,290</x:t>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>