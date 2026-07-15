--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bac0b446b72477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910b96eac9ed4fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00254d47c6c74ea1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29592114a7941fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e95ab4c8072471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00254d47c6c74ea1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b911a01c7a745a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29592114a7941fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,580</x:t>
-[...350 lines deleted...]
-          <x:t>96,380</x:t>
+          <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>96,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,720</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>