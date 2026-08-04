--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R910b96eac9ed4fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79445b9bed8f4011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29592114a7941fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756c01b86ab74d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b911a01c7a745a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29592114a7941fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3b85c40cc44549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756c01b86ab74d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,310</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,310</x:t>
-[...16 lines deleted...]
-          <x:t>98,170</x:t>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...26 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>99,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>