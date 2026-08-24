--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79445b9bed8f4011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0759c0c435f54764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756c01b86ab74d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b3737103a534c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3b85c40cc44549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756c01b86ab74d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5253cbb8dd409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b3737103a534c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,250</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,950</x:t>
-[...70 lines deleted...]
-          <x:t>99,240</x:t>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,850</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,920</x:t>
-[...441 lines deleted...]
-          <x:t>98,640</x:t>
+          <x:t>99,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>