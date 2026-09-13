--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0759c0c435f54764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf70a89541804bd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b3737103a534c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2111d435634ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec5253cbb8dd409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b3737103a534c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd293fb76d16c4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2111d435634ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>97,750</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>100,170</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,430</x:t>
-[...33 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>99,260</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...247 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>