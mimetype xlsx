--- v5 (2026-03-15)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09851298d5dd44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917b76d11e8f4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618f22fa44744dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027d86cbc10f4ef1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee043853ad34a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618f22fa44744dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452c9e3928e74ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027d86cbc10f4ef1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,360</x:t>
-[...603 lines deleted...]
-          <x:t>94,820</x:t>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>