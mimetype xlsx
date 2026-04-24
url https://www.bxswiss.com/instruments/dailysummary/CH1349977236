--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917b76d11e8f4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd508b41dce814b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027d86cbc10f4ef1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88fd8a9b7e64748"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R452c9e3928e74ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027d86cbc10f4ef1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6504a9c49aed4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88fd8a9b7e64748" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,200</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>94,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>93,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>