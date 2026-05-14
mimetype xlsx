--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd508b41dce814b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228fa131a7d741c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb88fd8a9b7e64748"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe2afcf55a74000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6504a9c49aed4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb88fd8a9b7e64748" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4d005f60924458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe2afcf55a74000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>