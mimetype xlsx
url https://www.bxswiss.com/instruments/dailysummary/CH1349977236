--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228fa131a7d741c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2a27f17b1a469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe2afcf55a74000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775d9186e0874a51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b4d005f60924458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe2afcf55a74000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a7a73fa1b54e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775d9186e0874a51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,360</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>96,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>