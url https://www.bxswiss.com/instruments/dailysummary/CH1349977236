--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2a27f17b1a469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfaac1896cf4a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775d9186e0874a51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fecd5bb66ef4858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a7a73fa1b54e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775d9186e0874a51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e96ab90d2c3469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fecd5bb66ef4858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,280</x:t>
-[...468 lines deleted...]
-          <x:t>92,770</x:t>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>