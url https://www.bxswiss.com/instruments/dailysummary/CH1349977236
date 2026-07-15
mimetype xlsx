--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recfaac1896cf4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747f42edff4e412f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fecd5bb66ef4858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0985dbaa487b40e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e96ab90d2c3469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fecd5bb66ef4858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b4529848124a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0985dbaa487b40e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,840</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,260</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>94,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>