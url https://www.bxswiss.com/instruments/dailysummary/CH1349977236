--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R747f42edff4e412f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df56e9b51b44b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0985dbaa487b40e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea813a1aa774d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b4529848124a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0985dbaa487b40e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8044eac61a4a4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea813a1aa774d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>97,620</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>98,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>98,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,370</x:t>
-[...53 lines deleted...]
-          <x:t>98,570</x:t>
+          <x:t>98,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>