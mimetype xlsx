--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df56e9b51b44b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re12dccbaf9514fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea813a1aa774d5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cd34f716fc42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8044eac61a4a4b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea813a1aa774d5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc421a102489f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cd34f716fc42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>98,980</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...102 lines deleted...]
-          <x:t>98,020</x:t>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>98,160</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>