--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re12dccbaf9514fac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9018b795f25b408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cd34f716fc42b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7381cb2ef3104e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc421a102489f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cd34f716fc42b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5dba4178f0448b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7381cb2ef3104e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,180</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,150</x:t>
-[...139 lines deleted...]
-          <x:t>98,140</x:t>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>98,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>