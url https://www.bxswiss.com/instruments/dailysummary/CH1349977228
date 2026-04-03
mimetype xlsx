--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62598ce5ba914fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc926504ca92a4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra797f4d4dafc4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c3516d34254cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12702bb33bd2470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra797f4d4dafc4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7872f986394527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c3516d34254cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>95,320</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>96,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>