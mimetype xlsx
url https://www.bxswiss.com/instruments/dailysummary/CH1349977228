--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc926504ca92a4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6618bfd10184fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c3516d34254cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf03fb46ad47433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d7872f986394527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c3516d34254cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1f0b5104704478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf03fb46ad47433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,020</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>96,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,400</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,170</x:t>
-[...517 lines deleted...]
-          <x:t>95,690</x:t>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>