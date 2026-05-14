--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6618bfd10184fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d9e32f0ced45a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf03fb46ad47433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e04dec5ff0d419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1f0b5104704478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf03fb46ad47433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebc935771c64cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e04dec5ff0d419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>