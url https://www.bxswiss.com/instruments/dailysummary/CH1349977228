--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d9e32f0ced45a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab6a7ce31ce43af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e04dec5ff0d419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61b48d5204e4cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbebc935771c64cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e04dec5ff0d419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558e82154d3a4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61b48d5204e4cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,490</x:t>
-[...448 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...36 lines deleted...]
-          <x:t>98,600</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>