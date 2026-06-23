--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab6a7ce31ce43af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffcf84593d84337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61b48d5204e4cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb717226197754f41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558e82154d3a4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61b48d5204e4cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ff1e87ee754261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb717226197754f41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,580</x:t>
-[...237 lines deleted...]
-          <x:t>96,600</x:t>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>95,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>