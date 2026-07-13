--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffcf84593d84337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d33014c3774e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb717226197754f41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf14bd482f74089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2ff1e87ee754261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb717226197754f41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a620a17fd44af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf14bd482f74089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,580</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,170</x:t>
-[...539 lines deleted...]
-          <x:t>97,510</x:t>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>