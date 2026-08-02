--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1d33014c3774e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d727a740b0f4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf14bd482f74089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6aef21c1dd4bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a620a17fd44af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf14bd482f74089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5dae05512c4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6aef21c1dd4bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,810</x:t>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,830</x:t>
-[...11 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,490</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>