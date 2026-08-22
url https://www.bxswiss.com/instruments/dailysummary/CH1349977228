--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d727a740b0f4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ef557a24524193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a6aef21c1dd4bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ff684284854f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5dae05512c4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a6aef21c1dd4bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87427d1ccf5140af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ff684284854f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,070</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...11 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,540</x:t>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...107 lines deleted...]
-          <x:t>99,140</x:t>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,320</x:t>
-[...301 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>