--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2637c8f0d24d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6705969df745b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R086ea817a6fb4aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6b594b2bca44cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a729d9a43a439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R086ea817a6fb4aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6161da2f3f4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6b594b2bca44cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,320</x:t>
-[...21 lines deleted...]
-          <x:t>95,430</x:t>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,860</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>96,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>95,880</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>96,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>