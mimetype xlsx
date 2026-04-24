--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6705969df745b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c4900b951a443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6b594b2bca44cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6550fe1feb4bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6161da2f3f4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6b594b2bca44cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8858c0ca0b544d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6550fe1feb4bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,840</x:t>
-[...576 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>