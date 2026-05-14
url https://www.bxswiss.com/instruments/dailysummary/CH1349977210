--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c4900b951a443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd98f2cd87d24fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6550fe1feb4bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e25ff93b43941db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8858c0ca0b544d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6550fe1feb4bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a0faf31e614247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e25ff93b43941db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>95,940</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,920</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>