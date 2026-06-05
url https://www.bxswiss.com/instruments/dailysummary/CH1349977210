--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd98f2cd87d24fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a8daff92184eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e25ff93b43941db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbc938f69464008"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a0faf31e614247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e25ff93b43941db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10875f26b6ca4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbc938f69464008" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,970</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>98,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>