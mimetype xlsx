--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a8daff92184eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11aec7f3ddcf4744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recbc938f69464008"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff77c4511924d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10875f26b6ca4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recbc938f69464008" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c625b517864dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff77c4511924d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>98,640</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>95,240</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>