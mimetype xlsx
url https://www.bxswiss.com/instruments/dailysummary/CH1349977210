--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11aec7f3ddcf4744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c6cb80dfa646ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff77c4511924d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4e8e18ce8a47d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c625b517864dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff77c4511924d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref84ba22dbae49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4e8e18ce8a47d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,955</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,655</x:t>
-[...566 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>