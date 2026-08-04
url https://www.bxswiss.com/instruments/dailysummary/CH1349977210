--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c6cb80dfa646ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f1739391b4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4e8e18ce8a47d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb894323baec94ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref84ba22dbae49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4e8e18ce8a47d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51244ff499274904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb894323baec94ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>99,240</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,010</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,370</x:t>
-[...146 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,180</x:t>
-[...43 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,810</x:t>
-[...26 lines deleted...]
-          <x:t>100,050</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...26 lines deleted...]
-          <x:t>99,910</x:t>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>