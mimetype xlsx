--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d1f1739391b4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d3ab550b5249f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb894323baec94ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4e0e790cb341c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51244ff499274904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb894323baec94ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdbae900e0e44d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4e0e790cb341c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,160</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>100,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,930</x:t>
-[...48 lines deleted...]
-          <x:t>99,540</x:t>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,940</x:t>
-[...6 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,150</x:t>
-[...387 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>