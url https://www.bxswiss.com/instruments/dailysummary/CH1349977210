--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d3ab550b5249f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc84d255641a40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4e0e790cb341c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ccf54444e9476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdbae900e0e44d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4e0e790cb341c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a363dcfe2a4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ccf54444e9476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.80% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,000</x:t>
-[...21 lines deleted...]
-          <x:t>98,990</x:t>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,990</x:t>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>27.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,780</x:t>
-[...70 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,825</x:t>
-[...441 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>