--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec0ec648f654918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e09942c1f45429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08337342d8ca4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19c861c14c1421f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6916a23adaa947cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08337342d8ca4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd88fd58183ba4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19c861c14c1421f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,750</x:t>
-[...161 lines deleted...]
-          <x:t>97,360</x:t>
+          <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,610</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>