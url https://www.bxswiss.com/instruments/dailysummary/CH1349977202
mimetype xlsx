--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e09942c1f45429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4a64d864ec44bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19c861c14c1421f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36de028dab5c40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd88fd58183ba4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19c861c14c1421f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c55197a3874d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36de028dab5c40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>94,520</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,170</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,010</x:t>
-[...112 lines deleted...]
-          <x:t>94,210</x:t>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>93,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>