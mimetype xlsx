--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4a64d864ec44bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbebecd0d2624fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36de028dab5c40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cf2f054cef4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c55197a3874d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36de028dab5c40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba78f6c255644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cf2f054cef4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>93,360</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>