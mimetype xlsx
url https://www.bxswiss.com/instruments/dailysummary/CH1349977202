--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbebecd0d2624fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e4f68c5d0949bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67cf2f054cef4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11efb0abe52d4569"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba78f6c255644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67cf2f054cef4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda85dd773f3e480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11efb0abe52d4569" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>95,320</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,100</x:t>
-[...431 lines deleted...]
-          <x:t>96,480</x:t>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>