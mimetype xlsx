--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e4f68c5d0949bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc673c78ad554a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11efb0abe52d4569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81ba8952d7e4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda85dd773f3e480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11efb0abe52d4569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129a9dcb5a49477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81ba8952d7e4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>97,770</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,845</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>