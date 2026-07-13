--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc673c78ad554a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258ceeb8bd4a4526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81ba8952d7e4671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b5bdc81b584add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129a9dcb5a49477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81ba8952d7e4671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790e644c0d1640c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b5bdc81b584add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>94,690</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,570</x:t>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>95,550</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>