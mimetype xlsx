--- v11 (2026-07-13)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258ceeb8bd4a4526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfbfc53516ef4097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b5bdc81b584add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5b99293fda463c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790e644c0d1640c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b5bdc81b584add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb9ff9f38c3b4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5b99293fda463c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Roche, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1349977202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,260</x:t>
-[...26 lines deleted...]
-          <x:t>97,300</x:t>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,810</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,360</x:t>
-[...21 lines deleted...]
-          <x:t>98,280</x:t>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,510</x:t>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>98,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>