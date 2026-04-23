--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc3c38f1b2a14da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4dc696e0174022" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc868a98dda75420c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112eb523f56748c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8243038e7854cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc868a98dda75420c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaf5b8c2d304ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112eb523f56748c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1346732709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,635</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,635</x:t>
-[...65 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,495</x:t>
-[...26 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>