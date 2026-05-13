--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4dc696e0174022" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37df44fac5fd44f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112eb523f56748c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61b7d266b5e4788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaf5b8c2d304ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112eb523f56748c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f7e10278f34a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61b7d266b5e4788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1346732709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,375</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,325</x:t>
-[...16 lines deleted...]
-          <x:t>2,335</x:t>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,325</x:t>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>