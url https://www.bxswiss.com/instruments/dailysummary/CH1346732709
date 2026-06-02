--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37df44fac5fd44f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e78daa9965247c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61b7d266b5e4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd814930ec91d43e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63f7e10278f34a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61b7d266b5e4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05b51e8781f4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd814930ec91d43e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1346732709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,485</x:t>
+          <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>