--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e78daa9965247c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9119c2f82772483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd814930ec91d43e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46357e06da3c49ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05b51e8781f4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd814930ec91d43e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777e70cac65d4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46357e06da3c49ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1346732709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,485</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>2,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
-        </x:is>
-[...322 lines deleted...]
-          <x:t>2,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>