--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9119c2f82772483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39c3dfdba6c4066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46357e06da3c49ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7999ee10d12b4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R777e70cac65d4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46357e06da3c49ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf476285d27a74d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7999ee10d12b4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1346732709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>2,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>