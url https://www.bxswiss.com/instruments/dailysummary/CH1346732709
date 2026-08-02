--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39c3dfdba6c4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af116df2a304682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7999ee10d12b4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c02c6ba64145ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf476285d27a74d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7999ee10d12b4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a2c72cd2a94e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c02c6ba64145ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1346732709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,555</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,535</x:t>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,615</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>2,815</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>