--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af116df2a304682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48f19e0a400b4857" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c02c6ba64145ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf232aeb865094eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8a2c72cd2a94e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c02c6ba64145ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91dd8f8c67e54f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf232aeb865094eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Mini Future auf Roche Holding AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1346732709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>2,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,805</x:t>
-[...129 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>2,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,685</x:t>
-[...53 lines deleted...]
-          <x:t>3,225</x:t>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>3,175</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>