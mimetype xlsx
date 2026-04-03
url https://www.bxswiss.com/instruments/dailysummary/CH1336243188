--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92059090a9dc4685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5665c98a1d1245c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29ae3c95c1e140af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e30ed68cc2404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a60e2d6e7e4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29ae3c95c1e140af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32044786c294e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e30ed68cc2404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, Honeywell International, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,740</x:t>
-[...31 lines deleted...]
-          <x:t>211,005</x:t>
+          <x:t>211,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...289 lines deleted...]
-          <x:t>208,315</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>