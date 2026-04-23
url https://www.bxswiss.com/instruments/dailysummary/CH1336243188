--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5665c98a1d1245c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ae2d83ef904429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e30ed68cc2404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad9145eaaac442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32044786c294e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e30ed68cc2404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325b748530b94a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad9145eaaac442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, Honeywell International, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>203,305</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>210,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>202,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>