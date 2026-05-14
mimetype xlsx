--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ae2d83ef904429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ded577a8e04b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ad9145eaaac442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8d435cb20647a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R325b748530b94a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ad9145eaaac442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6969bdc7b5624830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8d435cb20647a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, Honeywell International, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>211,155</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,685</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>216,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,175</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>