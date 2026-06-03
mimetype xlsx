--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ded577a8e04b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3bb0ad03974b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b8d435cb20647a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefe7bf6ab6c4f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6969bdc7b5624830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b8d435cb20647a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499806d5111046d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefe7bf6ab6c4f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, Honeywell International, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>