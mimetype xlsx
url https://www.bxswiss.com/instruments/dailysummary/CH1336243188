--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3bb0ad03974b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27b63b4ca0d4d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdefe7bf6ab6c4f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c1ad5eeea74fd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499806d5111046d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdefe7bf6ab6c4f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R861a23f240aa49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c1ad5eeea74fd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, Honeywell International, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>