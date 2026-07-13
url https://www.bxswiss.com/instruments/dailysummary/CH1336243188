--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27b63b4ca0d4d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21db050fadc4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c1ad5eeea74fd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2228e5eba3a4544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,459 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R861a23f240aa49eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c1ad5eeea74fd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3876ff41aa654f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2228e5eba3a4544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Bonus Outperformance Certificate on Alphabet, Honeywell International, IBM</x:t>
+          <x:t>Bonus Outperformance Certificate on Alphabet, HON INTL SOLS ADV HON AERO BASKET, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>