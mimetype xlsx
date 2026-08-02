--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21db050fadc4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628a5fd666344978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2228e5eba3a4544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa7907156b643a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3876ff41aa654f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2228e5eba3a4544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c4bd663e9e4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa7907156b643a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, HON INTL SOLS ADV HON AERO BASKET, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>