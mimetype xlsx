--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628a5fd666344978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b26dc80c3e478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa7907156b643a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd824bfa7bf594ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6c4bd663e9e4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa7907156b643a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5591bd3993444eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd824bfa7bf594ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, HON INTL SOLS ADV HON AERO BASKET, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>