--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b26dc80c3e478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44201efb157d4cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd824bfa7bf594ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2455538de7469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5591bd3993444eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd824bfa7bf594ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d5d27f7cf0474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2455538de7469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, HON INTL SOLS ADV HON AERO BASKET, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>