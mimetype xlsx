--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44201efb157d4cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96f77ffe6394523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb2455538de7469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfe002c7a61451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d5d27f7cf0474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb2455538de7469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f65e983c30d4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfe002c7a61451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, HON INTL SOLS ADV HON AERO BASKET, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,620</x:t>
-[...333 lines deleted...]
-          <x:t>192,140</x:t>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>