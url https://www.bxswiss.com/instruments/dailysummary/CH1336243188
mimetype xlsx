--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96f77ffe6394523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbaddd4997314cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bfe002c7a61451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4d6e31e328e4757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f65e983c30d4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bfe002c7a61451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c16889736c444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4d6e31e328e4757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Alphabet, HON INTL SOLS ADV HON AERO BASKET, IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1336243188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>194,245</x:t>
-[...269 lines deleted...]
-          <x:t>207,820</x:t>
+          <x:t>194,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>195,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>