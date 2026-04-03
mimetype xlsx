--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27e76bedc68c4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0c37975af64a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0659d2ebc2b44e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2faa2be66894dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5fe40729204a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0659d2ebc2b44e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raefc58451f70427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2faa2be66894dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv All Season Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325436132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>28,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,000</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>27,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,910</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>