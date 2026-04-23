--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0c37975af64a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3de1fdd440d4aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2faa2be66894dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5e949d4352417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raefc58451f70427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2faa2be66894dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ac79a5f4f347e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5e949d4352417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv All Season Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325436132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>28,428</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>27,493</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>