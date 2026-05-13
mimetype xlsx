--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3de1fdd440d4aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ca8842f3324f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5e949d4352417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd7fef5ac524000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68ac79a5f4f347e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5e949d4352417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37198eb2da194c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd7fef5ac524000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv All Season Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325436132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>