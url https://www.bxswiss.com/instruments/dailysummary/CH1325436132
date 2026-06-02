--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ca8842f3324f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473ba455ce594355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd7fef5ac524000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388fadb83dfe40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37198eb2da194c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd7fef5ac524000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df87426196845d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388fadb83dfe40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv All Season Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325436132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,175</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>28,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>28,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,055</x:t>
-[...11 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,190</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>28,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,235</x:t>
+          <x:t>28,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>28,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>28,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>28,323</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,443</x:t>
-[...171 lines deleted...]
-          <x:t>28,643</x:t>
+          <x:t>28,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>