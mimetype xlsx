--- v10 (2026-06-02)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473ba455ce594355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a42f64104d74e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388fadb83dfe40bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a22360ea91438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9df87426196845d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388fadb83dfe40bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12df7dd6ecbc47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a22360ea91438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv All Season Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325436132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>28,323</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,443</x:t>
-[...53 lines deleted...]
-          <x:t>28,568</x:t>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,358</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>28,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,145</x:t>
-[...85 lines deleted...]
-          <x:t>28,338</x:t>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>