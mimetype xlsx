--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a42f64104d74e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R496b958da94c4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a22360ea91438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re841d662611e4ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12df7dd6ecbc47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a22360ea91438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe990a86944f4515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re841d662611e4ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv All Season Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325436132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>