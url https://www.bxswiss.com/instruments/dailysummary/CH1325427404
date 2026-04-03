--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e0adbcc1104389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c262a10b6da4897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997332e5bf9b4d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d0ed71593f4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3047594dba1487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997332e5bf9b4d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33cdf3d019c34e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d0ed71593f4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,653</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>28,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,445</x:t>
-[...4 lines deleted...]
-          <x:t>27,945</x:t>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>28,763</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,455</x:t>
-[...6 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>28,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,390</x:t>
-[...252 lines deleted...]
-          <x:t>28,125</x:t>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>