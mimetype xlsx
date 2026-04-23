--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c262a10b6da4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff74d2c79e4c4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d0ed71593f4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f0bbc468c94412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33cdf3d019c34e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d0ed71593f4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71c61172d4a450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f0bbc468c94412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,390</x:t>
-[...161 lines deleted...]
-          <x:t>28,763</x:t>
+          <x:t>27,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,703</x:t>
-[...458 lines deleted...]
-          <x:t>27,535</x:t>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>