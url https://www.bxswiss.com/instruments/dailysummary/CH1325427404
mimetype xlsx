--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff74d2c79e4c4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066c977047c3497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f0bbc468c94412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e82e02d9674890"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71c61172d4a450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f0bbc468c94412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f25d7808164315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e82e02d9674890" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>