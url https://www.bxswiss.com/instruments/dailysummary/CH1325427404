--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R066c977047c3497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a3c6bf15334a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e82e02d9674890"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac70b118b16a4e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f25d7808164315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e82e02d9674890" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379528f9a0274daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac70b118b16a4e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>