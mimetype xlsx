--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a3c6bf15334a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f905cd8b834546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac70b118b16a4e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618c1d1b72ad4b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379528f9a0274daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac70b118b16a4e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a355dd8ba404520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618c1d1b72ad4b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,150</x:t>
-[...468 lines deleted...]
-          <x:t>33,443</x:t>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>