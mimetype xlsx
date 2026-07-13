--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f905cd8b834546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65291f8074b047d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R618c1d1b72ad4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa24317d41c64902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a355dd8ba404520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R618c1d1b72ad4b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f9c0aad5c84b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa24317d41c64902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,273</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>32,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,215</x:t>
-[...134 lines deleted...]
-          <x:t>31,625</x:t>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>