--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65291f8074b047d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbf8dc79e7646b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa24317d41c64902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec409c6cf026422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f9c0aad5c84b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa24317d41c64902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9387f2e01624d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec409c6cf026422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>31,008</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>31,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,193</x:t>
-[...215 lines deleted...]
-          <x:t>31,945</x:t>
+          <x:t>30,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>