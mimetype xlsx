--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbf8dc79e7646b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca207f128cb4e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec409c6cf026422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ce15d92974492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9387f2e01624d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec409c6cf026422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbec410103ea4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ce15d92974492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>31,213</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,138</x:t>
-[...43 lines deleted...]
-          <x:t>31,318</x:t>
+          <x:t>31,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>30,878</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>