--- v11 (2026-08-22)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca207f128cb4e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf63920eb634290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ce15d92974492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a2e1ac6d3e4bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbec410103ea4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ce15d92974492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982d7a8cb49c4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a2e1ac6d3e4bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>32,490</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,320</x:t>
-[...296 lines deleted...]
-          <x:t>31,710</x:t>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>