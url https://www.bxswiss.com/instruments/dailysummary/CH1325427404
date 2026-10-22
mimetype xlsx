--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf63920eb634290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81d86e108fc4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a2e1ac6d3e4bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762f417d373b471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982d7a8cb49c4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a2e1ac6d3e4bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R298acffdc58245af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762f417d373b471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Adaptivv Downside Control US Technology Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1325427404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>