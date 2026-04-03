--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffd2f9d47dbd40b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aff30467760484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675a803e27b5455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58199a7f1a3e4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e20b39d2e54198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675a803e27b5455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d94dcc4613e456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58199a7f1a3e4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR &amp; Co., Sandoz, Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1318762478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>88,200</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>87,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,650</x:t>
-[...26 lines deleted...]
-          <x:t>87,550</x:t>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>86,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>