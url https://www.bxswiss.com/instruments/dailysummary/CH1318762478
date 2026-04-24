--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aff30467760484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2dab2b68f14335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58199a7f1a3e4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R605b6024abf943d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d94dcc4613e456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58199a7f1a3e4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d239d22d6c49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R605b6024abf943d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR &amp; Co., Sandoz, Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1318762478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,540</x:t>
-[...549 lines deleted...]
-          <x:t>90,250</x:t>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>