--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd2dab2b68f14335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re483a8a6f9e744fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R605b6024abf943d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ff51c8e6cb459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d239d22d6c49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R605b6024abf943d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17e8f34fd8142a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ff51c8e6cb459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR &amp; Co., Sandoz, Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1318762478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>