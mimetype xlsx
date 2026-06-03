--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re483a8a6f9e744fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7739862a77044081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ff51c8e6cb459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60b5ac4ad374b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,677 +91,623 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra17e8f34fd8142a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ff51c8e6cb459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9e0f1950f64e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60b5ac4ad374b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR &amp; Co., Sandoz, Swissquote</x:t>
+          <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR, Sandoz, Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1318762478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,400</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,950</x:t>
-[...512 lines deleted...]
-          <x:t>96,840</x:t>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>