--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7739862a77044081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa41a4c5d0e4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60b5ac4ad374b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba59d38094bb472e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9e0f1950f64e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60b5ac4ad374b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332c5bfe7d0b4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba59d38094bb472e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR, Sandoz, Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1318762478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
@@ -663,50 +285,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>