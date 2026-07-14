--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fa41a4c5d0e4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc40e5568524e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba59d38094bb472e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0761255328ea493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R332c5bfe7d0b4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba59d38094bb472e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3ffb0817e94590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0761255328ea493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR, Sandoz, Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1318762478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>96,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>