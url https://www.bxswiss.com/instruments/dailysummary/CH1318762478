--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc40e5568524e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c9dc48679f4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0761255328ea493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bde87028cd2474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc3ffb0817e94590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0761255328ea493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a03d855d444b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bde87028cd2474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.24% p.a. Multi Barrier Reverse Convertible on Apple, Eli Lilly, KKR, Sandoz, Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1318762478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>