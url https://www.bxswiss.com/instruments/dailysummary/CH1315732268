--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7312ac2d6e84fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaed549c11714b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1ce7b4ebea4817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2882873c2e5b4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc197fdc6ee324308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1ce7b4ebea4817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d13e33aff244098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2882873c2e5b4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>