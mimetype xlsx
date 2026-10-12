--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaed549c11714b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c429ba582240f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2882873c2e5b4641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce6a0fbbc9c408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d13e33aff244098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2882873c2e5b4641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb55c54f7cd4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce6a0fbbc9c408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,827</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,913</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>6,048</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,976</x:t>
-[...114 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,178</x:t>
-[...144 lines deleted...]
-          <x:t>6,684</x:t>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>