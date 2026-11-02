--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c429ba582240f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639b1792ca704404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce6a0fbbc9c408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa757b10a9064925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb55c54f7cd4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce6a0fbbc9c408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adf180efb40496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa757b10a9064925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,178</x:t>
-[...26 lines deleted...]
-          <x:t>6,057</x:t>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,906</x:t>
-[...512 lines deleted...]
-          <x:t>6,272</x:t>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>