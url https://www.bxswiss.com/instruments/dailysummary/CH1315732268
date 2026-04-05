--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cfd1fcacf14f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1baf3d18e7364251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ce41c3a3895405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846eaf93d81b46d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61734078f34b42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ce41c3a3895405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99729af9bbe54da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846eaf93d81b46d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,675</x:t>
-[...318 lines deleted...]
-          <x:t>4,732</x:t>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,648</x:t>
-[...43 lines deleted...]
-          <x:t>4,458</x:t>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,424</x:t>
-[...247 lines deleted...]
-          <x:t>4,994</x:t>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>