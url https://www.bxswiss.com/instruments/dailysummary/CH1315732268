--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1baf3d18e7364251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2681392cd849c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R846eaf93d81b46d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16b1a3934ea44a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99729af9bbe54da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R846eaf93d81b46d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d90772b4a6c4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16b1a3934ea44a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>5,313</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>4,901</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>