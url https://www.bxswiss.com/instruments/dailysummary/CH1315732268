--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e2681392cd849c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref91d6015db3434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16b1a3934ea44a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17934dcb298a4dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d90772b4a6c4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16b1a3934ea44a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d082929c7b04ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17934dcb298a4dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,351</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>24.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,539</x:t>
-[...112 lines deleted...]
-          <x:t>5,237</x:t>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,282</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>