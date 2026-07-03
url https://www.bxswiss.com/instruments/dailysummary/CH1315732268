--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref91d6015db3434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1318a67430a44476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17934dcb298a4dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f6b0b90d2b4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d082929c7b04ad1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17934dcb298a4dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3294f0e6818a4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f6b0b90d2b4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...441 lines deleted...]
-          <x:t>4,693</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,649</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>4,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,473</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,389</x:t>
         </x:is>
       </x:c>
@@ -764,31 +278,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>