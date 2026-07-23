--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1318a67430a44476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebbcd3a2f1c42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f6b0b90d2b4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ba75fe8c2d4a1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3294f0e6818a4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f6b0b90d2b4b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfeee0da6ba14865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ba75fe8c2d4a1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,060</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,312</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>4,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>