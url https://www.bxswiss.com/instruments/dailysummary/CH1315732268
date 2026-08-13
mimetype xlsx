--- v9 (2026-07-23)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebbcd3a2f1c42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9b5afaa9264b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ba75fe8c2d4a1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c09fd8e51f470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfeee0da6ba14865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ba75fe8c2d4a1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36580c46cb7547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c09fd8e51f470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>4,226</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,304</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>4,312</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,494</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>4,603</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>