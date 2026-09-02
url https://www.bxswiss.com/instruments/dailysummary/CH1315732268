--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9b5afaa9264b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7312ac2d6e84fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c09fd8e51f470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1ce7b4ebea4817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36580c46cb7547f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c09fd8e51f470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc197fdc6ee324308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1ce7b4ebea4817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Ethereum ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,494</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,640</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,551</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>4,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,535</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,678</x:t>
-[...306 lines deleted...]
-          <x:t>4,574</x:t>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>