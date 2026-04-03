--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87b5839967b40bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a10ed86794c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b20e0ab64444a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa2905a62864af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94165ec84c7e4f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b20e0ab64444a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63148b9dd1846f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa2905a62864af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>8,000</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>9,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>9,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>