--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a10ed86794c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2c03b5c2644431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa2905a62864af7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2900ebed234b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63148b9dd1846f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa2905a62864af7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7bf8a2b7454549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2900ebed234b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>10,117</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,993</x:t>
-[...355 lines deleted...]
-          <x:t>9,285</x:t>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>