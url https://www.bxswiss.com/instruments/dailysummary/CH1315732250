--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b2c03b5c2644431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9066772404734b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2900ebed234b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8374fcf299431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c7bf8a2b7454549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2900ebed234b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5dd967ca6e149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8374fcf299431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>