--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9066772404734b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30485470244d47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb8374fcf299431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e4ea14193941ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5dd967ca6e149b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb8374fcf299431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538115d5109e4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e4ea14193941ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>10,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>