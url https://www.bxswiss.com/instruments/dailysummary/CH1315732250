--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30485470244d47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877aebb5b67a43af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e4ea14193941ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06bced5195e4657"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538115d5109e4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e4ea14193941ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca342f7d23e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06bced5195e4657" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,894</x:t>
-[...48 lines deleted...]
-          <x:t>8,519</x:t>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,652</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>8,709</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,869</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>9,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>