--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877aebb5b67a43af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb440dc6901264564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06bced5195e4657"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa0d9f4657f4d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca342f7d23e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06bced5195e4657" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd2b3af013a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa0d9f4657f4d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,719</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,709</x:t>
-[...43 lines deleted...]
-          <x:t>9,169</x:t>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,014</x:t>
-[...475 lines deleted...]
-          <x:t>8,926</x:t>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,925</x:t>
-[...4 lines deleted...]
-          <x:t>8,988</x:t>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>