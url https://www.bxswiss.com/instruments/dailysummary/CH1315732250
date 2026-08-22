--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb440dc6901264564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5154ee0f624bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa0d9f4657f4d95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3f0f1558c4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd2b3af013a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa0d9f4657f4d95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc20ab1ef4924621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3f0f1558c4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,926</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,925</x:t>
-[...43 lines deleted...]
-          <x:t>8,856</x:t>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,056</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>9,306</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,094</x:t>
-[...38 lines deleted...]
-          <x:t>9,061</x:t>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,923</x:t>
-[...85 lines deleted...]
-          <x:t>8,785</x:t>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>