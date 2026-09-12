--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5154ee0f624bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768990ab3f0a488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37d3f0f1558c4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3159156ead2b45ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc20ab1ef4924621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37d3f0f1558c4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a5750e54d74320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3159156ead2b45ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>9,061</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,923</x:t>
-[...119 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,015</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>9,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,059</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>