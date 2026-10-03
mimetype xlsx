--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768990ab3f0a488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cf03c4b02844c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3159156ead2b45ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67045f8cc41443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a5750e54d74320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3159156ead2b45ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a225a7a25e4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67045f8cc41443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,136</x:t>
-[...139 lines deleted...]
-          <x:t>10,907</x:t>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,016</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,867</x:t>
-[...188 lines deleted...]
-          <x:t>11,160</x:t>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>