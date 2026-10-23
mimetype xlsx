--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cf03c4b02844c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb4c4703b2941ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67045f8cc41443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0e54df3bf04ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a225a7a25e4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67045f8cc41443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163a0a239ee44113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0e54df3bf04ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Galaxy Physical Bitcoin ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1315732250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>