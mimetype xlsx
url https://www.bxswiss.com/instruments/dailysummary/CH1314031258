--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3856cc3c0264ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb623add877304cfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d879a94883469d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc70d778b84b45f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31a308119524f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d879a94883469d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b8d54610bf46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc70d778b84b45f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>34,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,533</x:t>
-[...205 lines deleted...]
-          <x:t>34,478</x:t>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,283</x:t>
-[...205 lines deleted...]
-          <x:t>34,765</x:t>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,503</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>34,713</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,408</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>35,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>