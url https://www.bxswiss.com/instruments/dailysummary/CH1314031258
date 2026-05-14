--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb623add877304cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33c75c137b84d62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc70d778b84b45f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15859ecffca44579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b8d54610bf46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc70d778b84b45f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab337fe99f0a4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15859ecffca44579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,253</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>34,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,000</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>34,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,343</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>