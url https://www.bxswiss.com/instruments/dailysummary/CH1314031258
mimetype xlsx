--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf33c75c137b84d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1aed7faebb7428b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15859ecffca44579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c7b90886604ad1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab337fe99f0a4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15859ecffca44579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89072282f3e4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c7b90886604ad1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>35,718</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>36,428</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>