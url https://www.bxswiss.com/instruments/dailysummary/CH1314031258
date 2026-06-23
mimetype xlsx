--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1aed7faebb7428b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8055fe7ba7184a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c7b90886604ad1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd2d6d400f34a08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89072282f3e4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c7b90886604ad1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca361af9282c4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd2d6d400f34a08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>