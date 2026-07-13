--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8055fe7ba7184a9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc791c7718d948cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd2d6d400f34a08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e17966dbf7741ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca361af9282c4687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd2d6d400f34a08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e116ec2cd34039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e17966dbf7741ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,693</x:t>
-[...26 lines deleted...]
-          <x:t>32,865</x:t>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,845</x:t>
-[...21 lines deleted...]
-          <x:t>32,368</x:t>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>32,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>