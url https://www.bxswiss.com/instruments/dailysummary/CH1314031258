--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc791c7718d948cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5645182be4c74414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e17966dbf7741ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d42a32fdff4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e116ec2cd34039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e17966dbf7741ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393bb30334a340d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d42a32fdff4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>32,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>32,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,548</x:t>
-[...11 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,875</x:t>
-[...139 lines deleted...]
-          <x:t>32,498</x:t>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,235</x:t>
-        </x:is>
-[...148 lines deleted...]
-          <x:t>32,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>