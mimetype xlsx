--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5645182be4c74414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re254c86727664335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d42a32fdff4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda223a603d454928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393bb30334a340d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d42a32fdff4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a21d856eb74047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda223a603d454928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>32,080</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,070</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,235</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,458</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,160</x:t>
-[...38 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>32,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,298</x:t>
-[...156 lines deleted...]
-          <x:t>32,668</x:t>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,648</x:t>
-[...323 lines deleted...]
-          <x:t>32,235</x:t>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>