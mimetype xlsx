--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re254c86727664335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5a2eded75a404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda223a603d454928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823c364d928f460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a21d856eb74047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda223a603d454928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff8e3d4a4cf4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823c364d928f460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,658</x:t>
-[...318 lines deleted...]
-          <x:t>32,478</x:t>
+          <x:t>32,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,443</x:t>
-[...16 lines deleted...]
-          <x:t>32,423</x:t>
+          <x:t>33,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,388</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>33,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,200</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>