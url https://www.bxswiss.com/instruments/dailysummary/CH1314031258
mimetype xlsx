--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5a2eded75a404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92634c41882a4b81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823c364d928f460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49572406067c49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff8e3d4a4cf4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823c364d928f460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3629c91a321b440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49572406067c49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>34,025</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,718</x:t>
-[...70 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,668</x:t>
-[...58 lines deleted...]
-          <x:t>34,210</x:t>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>34,658</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>