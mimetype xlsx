--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92634c41882a4b81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf991b17a56a64c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49572406067c49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fffc8afaf2d4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3629c91a321b440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49572406067c49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc55d46d984e849c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fffc8afaf2d4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on the Adaptivv Downside Control Bitcoin ETF Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314031258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>