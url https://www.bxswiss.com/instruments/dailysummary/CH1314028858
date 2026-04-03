--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a89775fbff4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039335afc0244cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e274ad227a64ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d4a70791e741d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R825bb714020142cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e274ad227a64ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9433bc0662493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d4a70791e741d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>59,180</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,755</x:t>
-[...11 lines deleted...]
-          <x:t>58,495</x:t>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>58,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>17.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,485</x:t>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,775</x:t>
-[...26 lines deleted...]
-          <x:t>58,555</x:t>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,265</x:t>
-[...215 lines deleted...]
-          <x:t>58,345</x:t>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>