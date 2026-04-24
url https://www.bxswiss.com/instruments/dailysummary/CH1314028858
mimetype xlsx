--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039335afc0244cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dddea20c8c4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d4a70791e741d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a337c234b0e4285"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9433bc0662493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d4a70791e741d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b717d8ea9b4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a337c234b0e4285" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,775</x:t>
-[...26 lines deleted...]
-          <x:t>58,555</x:t>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,265</x:t>
-[...33 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,815</x:t>
-[...549 lines deleted...]
-          <x:t>58,055</x:t>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>