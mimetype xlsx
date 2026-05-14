--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99dddea20c8c4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b421bab5af44f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a337c234b0e4285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076b7ae3c6b24dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b717d8ea9b4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a337c234b0e4285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd766aa3aa434689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076b7ae3c6b24dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,755</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>58,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,320</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>