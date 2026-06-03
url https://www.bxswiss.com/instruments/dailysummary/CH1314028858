--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b421bab5af44f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efd6913c3fc4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R076b7ae3c6b24dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re491bd68588f44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd766aa3aa434689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R076b7ae3c6b24dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c5693846dd44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re491bd68588f44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>