--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efd6913c3fc4c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94882c842544446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re491bd68588f44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c20aab85194d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c5693846dd44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re491bd68588f44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d1d0ccb28947d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c20aab85194d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>60,640</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,640</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>60,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,025</x:t>
-[...97 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,205</x:t>
-[...16 lines deleted...]
-          <x:t>14.05.2026</x:t>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,205</x:t>
-[...134 lines deleted...]
-          <x:t>61,265</x:t>
+          <x:t>61,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,115</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>61,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>