--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94882c842544446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff628e8657c4576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c20aab85194d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62da12025c0432a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4d1d0ccb28947d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c20aab85194d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df28a83c2864e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62da12025c0432a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>61,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,255</x:t>
-[...92 lines deleted...]
-          <x:t>61,145</x:t>
+          <x:t>61,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,215</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>61,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>