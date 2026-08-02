--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ff628e8657c4576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266c107064e54505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62da12025c0432a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref893da2cfdd4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df28a83c2864e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62da12025c0432a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ed82cfd42647e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref893da2cfdd4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,920</x:t>
-[...205 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,940</x:t>
-[...360 lines deleted...]
-          <x:t>61,215</x:t>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>