--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266c107064e54505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cb2e69d5be4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref893da2cfdd4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf2e62d3751b46e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ed82cfd42647e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref893da2cfdd4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re558f04c12af45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf2e62d3751b46e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Long-Short US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>61,115</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,115</x:t>
-[...6 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,155</x:t>
-[...107 lines deleted...]
-          <x:t>61,135</x:t>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,065</x:t>
-[...119 lines deleted...]
-          <x:t>61,355</x:t>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,315</x:t>
-[...328 lines deleted...]
-          <x:t>60,930</x:t>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>