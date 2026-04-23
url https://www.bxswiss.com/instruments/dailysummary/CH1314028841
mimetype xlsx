--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfafced4fefb4256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11845b9f9ee4257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9adf3b7b0ca43e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22be619089f64fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ec1d4123804c04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9adf3b7b0ca43e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8d22844a4e4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22be619089f64fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic Tech Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>258,450</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>258,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>254,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>256,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>19.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,700</x:t>
-[...247 lines deleted...]
-          <x:t>256,500</x:t>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>262,050</x:t>
-[...171 lines deleted...]
-          <x:t>256,650</x:t>
+          <x:t>262,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>