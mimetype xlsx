--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb11845b9f9ee4257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e7da3fa12d4349" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22be619089f64fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16f524f5e544437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8d22844a4e4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22be619089f64fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea5d54c78044dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16f524f5e544437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic Tech Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>