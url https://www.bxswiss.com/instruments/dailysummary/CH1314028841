--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16e7da3fa12d4349" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978399c57dac4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb16f524f5e544437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dafbe8e90b438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea5d54c78044dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb16f524f5e544437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R652e219de22b4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dafbe8e90b438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic Tech Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>