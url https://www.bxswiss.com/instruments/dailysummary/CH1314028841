--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978399c57dac4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c7c45786a14908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dafbe8e90b438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacfb29ce6c64e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R652e219de22b4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dafbe8e90b438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R926e21794e3b4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacfb29ce6c64e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic Tech Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>300,800</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>300,750</x:t>
-[...276 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,225</x:t>
-[...53 lines deleted...]
-          <x:t>310,725</x:t>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>309,675</x:t>
-[...53 lines deleted...]
-          <x:t>312,025</x:t>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>