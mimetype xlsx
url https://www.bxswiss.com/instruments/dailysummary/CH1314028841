--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c7c45786a14908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fa63bfecfc40fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdacfb29ce6c64e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd75f4a3b1447a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R926e21794e3b4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdacfb29ce6c64e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03b9c29639b42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd75f4a3b1447a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic Tech Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>303,300</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,300</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>303,300</x:t>
-[...539 lines deleted...]
-          <x:t>305,775</x:t>
+          <x:t>300,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>