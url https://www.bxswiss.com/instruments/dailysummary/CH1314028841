--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fa63bfecfc40fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938a68aefe0f45c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd75f4a3b1447a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543ea7449f074d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf03b9c29639b42c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd75f4a3b1447a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7c4b03c9744a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543ea7449f074d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic Tech Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>297,700</x:t>
-[...296 lines deleted...]
-          <x:t>298,150</x:t>
+          <x:t>293,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>297,400</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>294,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>299,050</x:t>
-[...242 lines deleted...]
-          <x:t>301,400</x:t>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>