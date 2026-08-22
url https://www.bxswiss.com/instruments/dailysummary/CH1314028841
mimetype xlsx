--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938a68aefe0f45c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7bbd296250419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543ea7449f074d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d375dd1ceb45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7c4b03c9744a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543ea7449f074d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad07aaf4ff9434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d375dd1ceb45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic Tech Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>303,850</x:t>
-[...31 lines deleted...]
-          <x:t>298,900</x:t>
+          <x:t>304,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>299,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>294,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>287,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>