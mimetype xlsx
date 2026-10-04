--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re414bf21de3242c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red45e910fdb34dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d10fb7011dd46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd580286f0f854058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5f328275de41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d10fb7011dd46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e3dc3192904f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd580286f0f854058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,540</x:t>
-[...85 lines deleted...]
-          <x:t>126,840</x:t>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>126,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>126,260</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,560</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>126,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>