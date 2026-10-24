--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red45e910fdb34dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f4c141aee949fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd580286f0f854058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035604d62e0e40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e3dc3192904f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd580286f0f854058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88eeae8c19ba4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035604d62e0e40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>125,950</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,630</x:t>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,620</x:t>
-[...399 lines deleted...]
-          <x:t>126,160</x:t>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,380</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>126,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>