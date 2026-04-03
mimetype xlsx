--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7c08e7d15874155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca2465df3c34804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a0efef4e2ec4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b014657d57d4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46071e53c4f94041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a0efef4e2ec4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6029ae3abe23485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b014657d57d4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,390</x:t>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,170</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>116,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,330</x:t>
-[...124 lines deleted...]
-          <x:t>115,830</x:t>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,330</x:t>
-[...129 lines deleted...]
-          <x:t>112,240</x:t>
+          <x:t>114,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>113,580</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>113,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>