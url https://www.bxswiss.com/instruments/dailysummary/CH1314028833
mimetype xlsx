--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca2465df3c34804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c61903bcc94abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b014657d57d4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d4de23aab34ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6029ae3abe23485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b014657d57d4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e9ec4464c34e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d4de23aab34ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>113,500</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,070</x:t>
-[...26 lines deleted...]
-          <x:t>116,130</x:t>
+          <x:t>115,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,950</x:t>
-[...539 lines deleted...]
-          <x:t>112,100</x:t>
+          <x:t>115,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>