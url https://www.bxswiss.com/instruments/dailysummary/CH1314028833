--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c61903bcc94abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb941cfd7b9b749b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d4de23aab34ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff38a0be0c3e4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e9ec4464c34e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d4de23aab34ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67051c83a2bc4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff38a0be0c3e4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>