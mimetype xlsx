--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb941cfd7b9b749b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb0797124334bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff38a0be0c3e4462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51853017c4384543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67051c83a2bc4bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff38a0be0c3e4462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d936a45f0a149c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51853017c4384543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>