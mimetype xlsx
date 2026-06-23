--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb0797124334bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19880d4d1693489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51853017c4384543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c08941115a4983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d936a45f0a149c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51853017c4384543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf4484f7c0e0417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c08941115a4983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,070</x:t>
-[...75 lines deleted...]
-          <x:t>124,330</x:t>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,710</x:t>
-[...124 lines deleted...]
-          <x:t>123,710</x:t>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,590</x:t>
-[...220 lines deleted...]
-          <x:t>127,320</x:t>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>