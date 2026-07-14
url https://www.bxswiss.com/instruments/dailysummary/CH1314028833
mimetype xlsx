--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19880d4d1693489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc111328ee3474232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c08941115a4983"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0241e05e01bd4716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf4484f7c0e0417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c08941115a4983" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f7e15fe87046bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0241e05e01bd4716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,490</x:t>
-[...242 lines deleted...]
-          <x:t>126,520</x:t>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,290</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>124,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>