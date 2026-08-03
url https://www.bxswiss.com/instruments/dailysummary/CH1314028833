--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc111328ee3474232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad919c4c14e849ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0241e05e01bd4716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4cbc5ed1474dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f7e15fe87046bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0241e05e01bd4716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd104b4dbd38b4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4cbc5ed1474dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>122,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>125,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>