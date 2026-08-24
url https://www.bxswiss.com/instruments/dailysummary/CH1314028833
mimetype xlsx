--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad919c4c14e849ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec11ea1d4e44adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4cbc5ed1474dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7147e0bf12e04779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd104b4dbd38b4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4cbc5ed1474dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae2e11647c34316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7147e0bf12e04779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,990</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>125,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>125,570</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,350</x:t>
-[...328 lines deleted...]
-          <x:t>123,550</x:t>
+          <x:t>127,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>