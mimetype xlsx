--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec11ea1d4e44adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re414bf21de3242c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7147e0bf12e04779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d10fb7011dd46ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ae2e11647c34316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7147e0bf12e04779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5f328275de41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d10fb7011dd46ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Alquant Dynamic US Equity Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314028833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>128,180</x:t>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>127,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>127,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>127,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,740</x:t>
-[...6 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>126,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,940</x:t>
-[...139 lines deleted...]
-          <x:t>126,840</x:t>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>126,440</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>126,560</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>