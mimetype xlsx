--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R025e99b2cd964dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2fe7a2ed214c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ec88e7293145df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c3fa2684714c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157b9a30bc044ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ec88e7293145df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc989fa3f8e7d4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c3fa2684714c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,293 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...196 lines deleted...]
-          <x:t>128,945</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,545</x:t>
-[...53 lines deleted...]
-          <x:t>128,945</x:t>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>