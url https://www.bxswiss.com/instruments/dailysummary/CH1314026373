--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c2fe7a2ed214c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f0c9f1e7504b9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61c3fa2684714c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b58f3338ce4f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc989fa3f8e7d4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61c3fa2684714c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fad08931bee4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b58f3338ce4f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>106,170</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,820</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>95,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,520</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>