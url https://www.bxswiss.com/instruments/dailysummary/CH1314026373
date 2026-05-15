--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f0c9f1e7504b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd18a23ba0a247bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b58f3338ce4f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdc119952d74f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fad08931bee4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b58f3338ce4f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3fcdf0832d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdc119952d74f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>