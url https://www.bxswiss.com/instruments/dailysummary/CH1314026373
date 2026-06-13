--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd18a23ba0a247bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fa0e53add8481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdc119952d74f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bebd416d8c947ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3fcdf0832d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdc119952d74f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra764cfbc0c114427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bebd416d8c947ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>113,065</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>124,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>120,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>