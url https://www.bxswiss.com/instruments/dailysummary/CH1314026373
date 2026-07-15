--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fa0e53add8481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d04d4074bb541b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bebd416d8c947ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa2455017fc44f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra764cfbc0c114427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bebd416d8c947ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd56de2d43a7f40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa2455017fc44f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>128,535</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,525</x:t>
-[...431 lines deleted...]
-          <x:t>132,070</x:t>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>