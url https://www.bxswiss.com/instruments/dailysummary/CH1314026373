--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d04d4074bb541b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eac083142eb4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa2455017fc44f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371584cb04004839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd56de2d43a7f40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa2455017fc44f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc261bce204894553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371584cb04004839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>144,925</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>149,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>142,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>