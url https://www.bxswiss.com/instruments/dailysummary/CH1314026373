--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eac083142eb4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7689153340641da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371584cb04004839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c2c54230ea48b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc261bce204894553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371584cb04004839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653764c06e4348aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c2c54230ea48b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>149,075</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>147,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>146,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>