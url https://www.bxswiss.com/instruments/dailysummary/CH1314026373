--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7689153340641da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b0a056872d4868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63c2c54230ea48b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb994e4f36304cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653764c06e4348aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63c2c54230ea48b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a41194804274970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb994e4f36304cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>