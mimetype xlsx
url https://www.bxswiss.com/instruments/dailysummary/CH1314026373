--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b0a056872d4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e17a1a06734cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb994e4f36304cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7213093b384741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a41194804274970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb994e4f36304cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7d8dafb35c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7213093b384741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>