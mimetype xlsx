--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e17a1a06734cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5b1350a17a464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7213093b384741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf932aa43180c4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7d8dafb35c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7213093b384741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6734b5141c4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf932aa43180c4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Outperformance Certificate on Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1314026373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,105</x:t>
-[...53 lines deleted...]
-          <x:t>134,835</x:t>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,945</x:t>
-[...323 lines deleted...]
-          <x:t>118,645</x:t>
+          <x:t>134,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>