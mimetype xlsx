--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952b3fa4a3c48f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67c275ac26e4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418b92e977c741e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077c78df7058485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25baa22d2933451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418b92e977c741e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d63a05dfb6a4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077c78df7058485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Risk-Adjusted Bitcoin &amp; USD Overnight Interest Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1300961203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>125,470</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,270</x:t>
-[...571 lines deleted...]
-          <x:t>126,650</x:t>
+          <x:t>125,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>