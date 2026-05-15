--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra67c275ac26e4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd60da15752443c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077c78df7058485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1bb9a9e885487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d63a05dfb6a4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077c78df7058485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf868873f3ebc4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1bb9a9e885487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Risk-Adjusted Bitcoin &amp; USD Overnight Interest Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1300961203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>127,330</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>127,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,150</x:t>
-[...328 lines deleted...]
-          <x:t>125,870</x:t>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>