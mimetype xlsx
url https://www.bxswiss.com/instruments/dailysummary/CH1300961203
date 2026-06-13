--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd60da15752443c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da8b496a9bc4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1bb9a9e885487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49485a1e11de4f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf868873f3ebc4778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1bb9a9e885487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff2c9ccb95a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49485a1e11de4f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Risk-Adjusted Bitcoin &amp; USD Overnight Interest Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1300961203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>127,610</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,530</x:t>
-[...512 lines deleted...]
-          <x:t>128,890</x:t>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>