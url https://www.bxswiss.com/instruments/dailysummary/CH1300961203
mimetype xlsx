--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da8b496a9bc4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6ccda8fbc7499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49485a1e11de4f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafed16870044bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff2c9ccb95a410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49485a1e11de4f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2653f8b7024eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafed16870044bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Risk-Adjusted Bitcoin &amp; USD Overnight Interest Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1300961203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,670</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>127,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,590</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>127,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,910</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>