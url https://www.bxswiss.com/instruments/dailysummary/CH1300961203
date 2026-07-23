--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6ccda8fbc7499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8225f1e017b4164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcafed16870044bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1660dc3acfe4453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2653f8b7024eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcafed16870044bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fe9fc0fc304eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1660dc3acfe4453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Risk-Adjusted Bitcoin &amp; USD Overnight Interest Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1300961203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,270</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>125,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,190</x:t>
-[...350 lines deleted...]
-          <x:t>125,170</x:t>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>