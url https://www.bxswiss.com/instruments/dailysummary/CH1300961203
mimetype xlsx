--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8225f1e017b4164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7036fc647cf04901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1660dc3acfe4453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6440ded6e52848fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fe9fc0fc304eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1660dc3acfe4453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeeed4ddc53a4495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6440ded6e52848fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Exchange Traded Product on Risk-Adjusted Bitcoin &amp; USD Overnight Interest Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1300961203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>125,630</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...356 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>125,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,930</x:t>
-[...48 lines deleted...]
-          <x:t>126,430</x:t>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>