--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8d3e88726004762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d64759267f34702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaaf8a249acd4a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544a187066964119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b21eecabe047c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaaf8a249acd4a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e10934255a44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544a187066964119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,946</x:t>
-[...16 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,080</x:t>
-[...355 lines deleted...]
-          <x:t>3,628</x:t>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>3,968</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>