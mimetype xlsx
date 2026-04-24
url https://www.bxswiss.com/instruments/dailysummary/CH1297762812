--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d64759267f34702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17429594690849d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544a187066964119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa63c2ea5c9401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8e10934255a44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544a187066964119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d55c3d72a54e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa63c2ea5c9401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,628</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...543 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,717</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,759</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>