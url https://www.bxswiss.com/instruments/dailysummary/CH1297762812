--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17429594690849d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0f565b854343df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa63c2ea5c9401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7f82535aad4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d55c3d72a54e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa63c2ea5c9401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8ed470d269432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7f82535aad4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>3,973</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,868</x:t>
-[...232 lines deleted...]
-          <x:t>3,873</x:t>
+          <x:t>3,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,921</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>4,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,990</x:t>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>