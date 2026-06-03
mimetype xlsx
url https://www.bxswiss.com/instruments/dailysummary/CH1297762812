--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0f565b854343df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2795c2c83c6e48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7f82535aad4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4a5d3e8db04e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8ed470d269432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7f82535aad4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657b9b0feddd4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4a5d3e8db04e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>