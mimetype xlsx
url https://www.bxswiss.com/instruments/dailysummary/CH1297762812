--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2795c2c83c6e48c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb21f65d17a4dbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e4a5d3e8db04e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb45b8bf47f4f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657b9b0feddd4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e4a5d3e8db04e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd64ff2308e48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb45b8bf47f4f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>