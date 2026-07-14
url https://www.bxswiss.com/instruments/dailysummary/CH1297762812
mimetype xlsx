--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb21f65d17a4dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a1594973634bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bb45b8bf47f4f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0dc4348cfc4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd64ff2308e48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bb45b8bf47f4f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28ec7ff3e564d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0dc4348cfc4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>5,178</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,402</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>5,496</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,440</x:t>
-[...33 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,248</x:t>
-[...225 lines deleted...]
-          <x:t>5,279</x:t>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>