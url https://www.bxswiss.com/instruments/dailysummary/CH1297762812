--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a1594973634bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7c992bcb3447bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e0dc4348cfc4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra363dfdffe424150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28ec7ff3e564d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e0dc4348cfc4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d3aa353596488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra363dfdffe424150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,619</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,823</x:t>
-[...377 lines deleted...]
-          <x:t>5,103</x:t>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>