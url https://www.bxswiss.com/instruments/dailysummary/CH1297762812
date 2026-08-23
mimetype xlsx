--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7c992bcb3447bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c6a5474b954145" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra363dfdffe424150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b2b7e33a8b4a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d3aa353596488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra363dfdffe424150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b237a7ee9a443d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b2b7e33a8b4a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>