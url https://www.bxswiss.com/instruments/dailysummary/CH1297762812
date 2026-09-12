--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c6a5474b954145" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6d7bf94c0e49b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b2b7e33a8b4a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4cbbc96152f4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b237a7ee9a443d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b2b7e33a8b4a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfc1adb5668412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4cbbc96152f4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>4,712</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>4,454</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,474</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...248 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,309</x:t>
-[...171 lines deleted...]
-          <x:t>4,645</x:t>
+          <x:t>4,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>