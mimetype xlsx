--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6d7bf94c0e49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14af31104c73469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4cbbc96152f4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19562891fa324313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfc1adb5668412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4cbbc96152f4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64cb962c2fa0407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19562891fa324313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,329</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>4,442</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>