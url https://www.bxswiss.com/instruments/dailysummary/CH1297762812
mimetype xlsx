--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14af31104c73469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40251c93948f4d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19562891fa324313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aa06128db294baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64cb962c2fa0407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19562891fa324313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R837e7c2258524a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aa06128db294baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21Shares Toncoin Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1297762812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,479</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,518</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,417</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>4,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>5,056</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>