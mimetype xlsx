--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ca68ce669a04a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4730133b254851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629d57c2eccf437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd24b13ef6946be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6d83a4bbbb490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629d57c2eccf437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f9bfc638444cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd24b13ef6946be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>