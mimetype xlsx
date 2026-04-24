--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d4730133b254851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8deeaabef14670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redd24b13ef6946be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d813e21bf14990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1f9bfc638444cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redd24b13ef6946be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re202845b49274653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d813e21bf14990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,310</x:t>
-[...38 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,270</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>