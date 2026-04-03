--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e813ee0ada47c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1820b2c1634f4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a10c23fa174220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba66349466fd429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf09f0347cd74365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a10c23fa174220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb93b6aee0b74a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba66349466fd429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>98,680</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>98,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>