--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1820b2c1634f4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bf9f82243a4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba66349466fd429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5908adfccb1141a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb93b6aee0b74a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba66349466fd429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7398edd47645b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5908adfccb1141a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,780</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,390</x:t>
-[...264 lines deleted...]
-          <x:t>98,340</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>97,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>