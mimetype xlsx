--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bf9f82243a4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe468c0734b644d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5908adfccb1141a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ce322347a648db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7398edd47645b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5908adfccb1141a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a50af8e1604f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ce322347a648db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>92,580</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,280</x:t>
-[...279 lines deleted...]
-          <x:t>96,590</x:t>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>