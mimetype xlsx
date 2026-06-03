--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe468c0734b644d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33243d01a6d4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ce322347a648db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4218e9f49845cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a50af8e1604f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ce322347a648db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8524e5d3289f42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4218e9f49845cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,330</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...221 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,270</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>