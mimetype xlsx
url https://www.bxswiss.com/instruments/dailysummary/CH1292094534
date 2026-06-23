--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33243d01a6d4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86072b78838f4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4218e9f49845cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b639eab33b4043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8524e5d3289f42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4218e9f49845cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93362d1ddc404312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b639eab33b4043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>87,110</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>86,830</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,790</x:t>
-[...220 lines deleted...]
-          <x:t>86,930</x:t>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>