--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86072b78838f4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6424f2fb09364f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b639eab33b4043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d712c1906f6492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93362d1ddc404312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b639eab33b4043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9863c55cefdf483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d712c1906f6492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>88,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>