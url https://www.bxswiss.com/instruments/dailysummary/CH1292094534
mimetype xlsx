--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6424f2fb09364f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9770051f4fdd46fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d712c1906f6492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd56d4955164082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9863c55cefdf483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d712c1906f6492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5cf2540ca984ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd56d4955164082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>67,700</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>