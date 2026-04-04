--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e124f23b5f24179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd602ea4417254b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9665622de8cd45a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e34c821f744ed2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b123a5fccd341b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9665622de8cd45a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e357180029c49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e34c821f744ed2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>