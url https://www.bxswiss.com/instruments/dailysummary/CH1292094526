--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd602ea4417254b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45356d0ad2a54741" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e34c821f744ed2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7707041e0544dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e357180029c49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e34c821f744ed2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9fc748b6cd477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7707041e0544dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,150</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,590</x:t>
-[...16 lines deleted...]
-          <x:t>95,960</x:t>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>95,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>