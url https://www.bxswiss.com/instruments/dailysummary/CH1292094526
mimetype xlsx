--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45356d0ad2a54741" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fc4195a0d44c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7707041e0544dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d7d37b87ba49e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d9fc748b6cd477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7707041e0544dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205400de07a94c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d7d37b87ba49e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>