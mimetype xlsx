--- v7 (2026-05-15)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fc4195a0d44c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd0397eca74583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d7d37b87ba49e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c36f1d692c04331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205400de07a94c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d7d37b87ba49e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fc069f43764489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c36f1d692c04331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,280</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>100,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...205 lines deleted...]
-          <x:t>100,875</x:t>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,380</x:t>
-[...301 lines deleted...]
-          <x:t>102,130</x:t>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>