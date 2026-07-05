--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9bd0397eca74583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96be8f48ee0f42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c36f1d692c04331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01306cd066524d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28fc069f43764489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c36f1d692c04331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c054e9f0624825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01306cd066524d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,250</x:t>
-[...475 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,785</x:t>
-[...31 lines deleted...]
-          <x:t>101,135</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>