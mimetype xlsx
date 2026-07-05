--- v9 (2026-07-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96be8f48ee0f42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c291023dc624247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01306cd066524d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf97b4e74c84265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25c054e9f0624825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01306cd066524d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ed174512e64810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf97b4e74c84265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>