--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c291023dc624247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f357069f6e463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf97b4e74c84265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed78c14ed7d48fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ed174512e64810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf97b4e74c84265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b9a9ffc9e44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed78c14ed7d48fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,405</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,785</x:t>
-[...97 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,910</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>