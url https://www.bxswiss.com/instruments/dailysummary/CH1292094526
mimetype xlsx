--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f357069f6e463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c9e32e98ca46dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed78c14ed7d48fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82fd7e8eef04efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b9a9ffc9e44a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed78c14ed7d48fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615c3962fc1e4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82fd7e8eef04efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>102,440</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,220</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,030</x:t>
-[...178 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,255</x:t>
-[...36 lines deleted...]
-          <x:t>103,110</x:t>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>