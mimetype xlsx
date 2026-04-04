--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c9541901f74aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae501eaab7ae4dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb12b27a16d742ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c496c66cb6748ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c55b604451f4552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb12b27a16d742ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620a51abbed74567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c496c66cb6748ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...242 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...57 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>