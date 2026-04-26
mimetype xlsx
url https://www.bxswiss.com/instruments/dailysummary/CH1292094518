--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae501eaab7ae4dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883f6bfad4fa4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c496c66cb6748ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a201ae1e2ba41ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620a51abbed74567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c496c66cb6748ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fe62f8d82d46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a201ae1e2ba41ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>102,200</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>101,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>