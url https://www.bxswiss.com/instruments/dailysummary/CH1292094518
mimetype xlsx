--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883f6bfad4fa4ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf00ad61d0c4993" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a201ae1e2ba41ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc126811b1715466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fe62f8d82d46a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a201ae1e2ba41ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f89c05d3fde472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc126811b1715466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,397 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,910</x:t>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,815</x:t>
-[...92 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>