--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf00ad61d0c4993" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2c267d30d945d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc126811b1715466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6787aafd8f04763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f89c05d3fde472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc126811b1715466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118da436c5b24bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6787aafd8f04763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,040</x:t>
-[...16 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,030</x:t>
-[...16 lines deleted...]
-          <x:t>102,110</x:t>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,090</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>102,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>102,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>