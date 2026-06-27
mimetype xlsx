--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2c267d30d945d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b78f6ceb4b47fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6787aafd8f04763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R003cb647580540d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R118da436c5b24bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6787aafd8f04763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref07b3787ee84a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R003cb647580540d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,045</x:t>
-[...11 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,145</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,195</x:t>
-[...38 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>101,225</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>