--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b78f6ceb4b47fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ccf64a8a2d4f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R003cb647580540d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa80af2b787d47d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref07b3787ee84a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R003cb647580540d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b76007e456b4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa80af2b787d47d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,215</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,175</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>101,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,225</x:t>
-[...119 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...102 lines deleted...]
-          <x:t>101,345</x:t>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,265</x:t>
-[...65 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>101,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>