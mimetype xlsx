--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ccf64a8a2d4f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R542e2e32bead4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa80af2b787d47d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7fe610952144bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b76007e456b4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa80af2b787d47d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42135b2aa6334efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7fe610952144bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.80% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>101,395</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>29.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,435</x:t>
-[...6 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...92 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,405</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>