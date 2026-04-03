--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8957d9ffa5a54f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68d39c81371414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d2596f2544b4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553d56e400054278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dcc904624684847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d2596f2544b4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b2957406fe4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553d56e400054278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>92,640</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>92,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,910</x:t>
-[...168 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,610</x:t>
-[...252 lines deleted...]
-          <x:t>93,280</x:t>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>