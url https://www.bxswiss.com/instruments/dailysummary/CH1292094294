--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68d39c81371414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b65590356d4fab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R553d56e400054278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac101b5945f4333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b2957406fe4293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R553d56e400054278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c05daca79e4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac101b5945f4333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>95,560</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,520</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,030</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,910</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>