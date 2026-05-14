--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b65590356d4fab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393f6d806c5940ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac101b5945f4333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe55853979b4270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c05daca79e4ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac101b5945f4333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4231a744dce0462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe55853979b4270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,409 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>89,270</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,330</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>