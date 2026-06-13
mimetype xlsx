--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393f6d806c5940ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1504e22a9945a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe55853979b4270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311550b50e8146d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4231a744dce0462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe55853979b4270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0000ed0d7a499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311550b50e8146d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...468 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>