--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1504e22a9945a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870a6933360c43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311550b50e8146d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356b4a2eeff147cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0000ed0d7a499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311550b50e8146d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76670da01d84d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356b4a2eeff147cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>101,445</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,540</x:t>
-[...11 lines deleted...]
-          <x:t>100,340</x:t>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,670</x:t>
-[...166 lines deleted...]
-          <x:t>101,705</x:t>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>