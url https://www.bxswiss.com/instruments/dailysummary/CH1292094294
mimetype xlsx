--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870a6933360c43f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a64d5684c84255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356b4a2eeff147cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032d50ef122e4fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76670da01d84d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356b4a2eeff147cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d79494b1f146e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032d50ef122e4fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,305</x:t>
-[...16 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,470</x:t>
-[...21 lines deleted...]
-          <x:t>102,460</x:t>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,725</x:t>
-[...367 lines deleted...]
-          <x:t>102,410</x:t>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...11 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...63 lines deleted...]
-          <x:t>102,850</x:t>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>