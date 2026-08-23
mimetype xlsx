--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a64d5684c84255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5344a814344a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032d50ef122e4fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b54ccd093bb4be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d79494b1f146e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032d50ef122e4fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc95a04c2d054428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b54ccd093bb4be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,410</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...11 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,990</x:t>
-[...112 lines deleted...]
-          <x:t>102,120</x:t>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>102,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>104,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>