--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5344a814344a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11202dbb6ace4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b54ccd093bb4be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99a4789a7ae4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc95a04c2d054428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b54ccd093bb4be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2bbacd307946f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99a4789a7ae4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on D-Wave Quantum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>102,550</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>103,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>104,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>105,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>104,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>