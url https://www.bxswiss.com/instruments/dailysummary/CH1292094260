--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bb2ef777264c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367f8f9989e14780" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ce7a450c5f45f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fa6c5a77944d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R926e7d10a8594eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ce7a450c5f45f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4027aa44b02d4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fa6c5a77944d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...16 lines deleted...]
-          <x:t>101,525</x:t>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,535</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>101,605</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>