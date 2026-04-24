--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R367f8f9989e14780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf6e0451cb249fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93fa6c5a77944d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c7c2b938dd4278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4027aa44b02d4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93fa6c5a77944d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772047ff0d6345eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c7c2b938dd4278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,685</x:t>
-[...33 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,565</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>101,605</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>