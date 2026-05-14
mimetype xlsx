--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf6e0451cb249fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2f9404cbb14cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37c7c2b938dd4278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a44aeb5be5e4ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772047ff0d6345eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37c7c2b938dd4278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add955a95dc49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a44aeb5be5e4ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,315</x:t>
-[...16 lines deleted...]
-          <x:t>101,495</x:t>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,495</x:t>
-[...119 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,755</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,745</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>101,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>