--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff2f9404cbb14cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bba6531b9904424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a44aeb5be5e4ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5582816f44694ac1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0add955a95dc49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a44aeb5be5e4ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a66e2d8b6e4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5582816f44694ac1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,555</x:t>
-[...264 lines deleted...]
-          <x:t>100,725</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,725</x:t>
-[...4 lines deleted...]
-          <x:t>100,795</x:t>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>