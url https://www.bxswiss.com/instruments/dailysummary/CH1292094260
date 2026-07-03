--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bba6531b9904424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf064d3899d4b4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5582816f44694ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca1034ee3c7459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57a66e2d8b6e4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5582816f44694ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ad5e77307c4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca1034ee3c7459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,725</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,725</x:t>
-[...38 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...112 lines deleted...]
-          <x:t>100,895</x:t>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,035</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,015</x:t>
-[...259 lines deleted...]
-          <x:t>100,935</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,935</x:t>
-[...16 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,025</x:t>
-[...16 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,105</x:t>
-[...16 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>