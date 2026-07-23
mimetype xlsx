--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf064d3899d4b4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90a7880d5f945fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ca1034ee3c7459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e51322a17641a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ad5e77307c4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ca1034ee3c7459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7229f68fbb324843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e51322a17641a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,125</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,105</x:t>
-[...16 lines deleted...]
-          <x:t>101,185</x:t>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>