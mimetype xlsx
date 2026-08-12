--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90a7880d5f945fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb424ab4f8446cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e51322a17641a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88d7b9a658e54abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7229f68fbb324843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e51322a17641a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e5cab8380d4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88d7b9a658e54abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4.40% p.a. Barrier Reverse Convertible on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>