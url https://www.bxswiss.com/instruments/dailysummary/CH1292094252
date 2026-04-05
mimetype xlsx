--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59675fef0bdc4141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b1a796a2554d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5950ac0b0954b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3725916b1574528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e402d7f90c447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5950ac0b0954b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ceebccf59d4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3725916b1574528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>