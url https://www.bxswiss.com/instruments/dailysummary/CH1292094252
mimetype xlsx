--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b1a796a2554d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cc268263da470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3725916b1574528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17abbae232a42d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ceebccf59d4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3725916b1574528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0fb73cf0f84d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17abbae232a42d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>89,760</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,490</x:t>
-[...53 lines deleted...]
-          <x:t>87,270</x:t>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>85,920</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>30.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,480</x:t>
-[...90 lines deleted...]
-          <x:t>85,510</x:t>
+          <x:t>84,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>