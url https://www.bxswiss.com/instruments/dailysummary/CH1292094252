--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33cc268263da470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105957e82d5c4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17abbae232a42d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a93ca3a50943d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0fb73cf0f84d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17abbae232a42d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf4da6000b441d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a93ca3a50943d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>90,700</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,730</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>89,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,760</x:t>
-[...21 lines deleted...]
-          <x:t>88,480</x:t>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>88,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>84,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>