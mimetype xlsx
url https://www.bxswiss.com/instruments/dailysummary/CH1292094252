--- v7 (2026-06-05)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105957e82d5c4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e6c266005d476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a93ca3a50943d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7018df903b704f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf4da6000b441d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a93ca3a50943d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00bd9fbb9844899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7018df903b704f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>86,640</x:t>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,490</x:t>
-[...281 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>88,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,660</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>