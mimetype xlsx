--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87e6c266005d476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff7b0d2a1024401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7018df903b704f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24bd7eb52fc4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00bd9fbb9844899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7018df903b704f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4698e19990a74206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24bd7eb52fc4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>94,690</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,080</x:t>
-[...323 lines deleted...]
-          <x:t>98,370</x:t>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>