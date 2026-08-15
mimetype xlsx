--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff7b0d2a1024401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5d370d209f4887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf24bd7eb52fc4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbfec7989534bc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4698e19990a74206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf24bd7eb52fc4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df354a53c284ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbfec7989534bc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,550</x:t>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,380</x:t>
-[...593 lines deleted...]
-          <x:t>95,210</x:t>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>