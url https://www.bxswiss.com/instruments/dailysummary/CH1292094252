--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd5d370d209f4887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a415d0aab24859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fbfec7989534bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4fe46d8e4848e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df354a53c284ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fbfec7989534bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e5b35d13d84934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4fe46d8e4848e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>95,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,970</x:t>
-[...43 lines deleted...]
-          <x:t>95,730</x:t>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>03.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,990</x:t>
-[...252 lines deleted...]
-          <x:t>95,460</x:t>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>