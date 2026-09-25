--- v11 (2026-09-04)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a415d0aab24859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0555b90818b44976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4fe46d8e4848e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8622c4cccd4291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e5b35d13d84934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4fe46d8e4848e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaa6035ebc6476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8622c4cccd4291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,990</x:t>
-[...188 lines deleted...]
-          <x:t>95,990</x:t>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,580</x:t>
-[...60 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,260</x:t>
-[...345 lines deleted...]
-          <x:t>94,990</x:t>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,870</x:t>
-[...4 lines deleted...]
-          <x:t>95,660</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>