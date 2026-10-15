--- v12 (2026-09-25)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0555b90818b44976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc24bc5aee2472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8622c4cccd4291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1e9299c8e24d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaa6035ebc6476f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8622c4cccd4291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b13d8b5890c48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1e9299c8e24d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,250</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>94,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,870</x:t>
-[...232 lines deleted...]
-          <x:t>94,980</x:t>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,960</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>