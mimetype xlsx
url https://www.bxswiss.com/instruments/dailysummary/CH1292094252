--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc24bc5aee2472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513cd9788bd84a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b1e9299c8e24d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0ca17b8c0947a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b13d8b5890c48d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b1e9299c8e24d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853e60dcac2f4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0ca17b8c0947a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.00% p.a. Barrier Reverse Convertible on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>98,070</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,490</x:t>
-[...173 lines deleted...]
-          <x:t>97,600</x:t>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,180</x:t>
-[...75 lines deleted...]
-          <x:t>98,240</x:t>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,950</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>98,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,940</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>