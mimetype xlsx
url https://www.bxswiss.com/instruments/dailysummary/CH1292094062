--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5da88a6bcf3426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b3a820b4fc43fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad10631316604067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07626ef3b3584ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc44f83f7d394b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad10631316604067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afdc823c1ef4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07626ef3b3584ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,070</x:t>
-[...16 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,920</x:t>
-[...549 lines deleted...]
-          <x:t>85,900</x:t>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>