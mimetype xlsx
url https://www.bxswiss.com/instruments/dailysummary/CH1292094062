--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b3a820b4fc43fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628b159c031c40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07626ef3b3584ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76ce708d9c741d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afdc823c1ef4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07626ef3b3584ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ec52c34d074a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76ce708d9c741d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>