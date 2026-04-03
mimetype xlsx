--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3012b9fb9954eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134ede08ffd344c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06b483a5c234c4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f733fb1a904b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3432c9f4c38141c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06b483a5c234c4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a12e12a5554865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f733fb1a904b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>