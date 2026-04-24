--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R134ede08ffd344c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2414306fc7804390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f733fb1a904b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1c4df5d0534f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a12e12a5554865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f733fb1a904b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref094a91ef124cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1c4df5d0534f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>90,620</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,840</x:t>
-[...512 lines deleted...]
-          <x:t>83,690</x:t>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>