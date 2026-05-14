--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2414306fc7804390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bcc6af6023c429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1c4df5d0534f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef8260a2a93483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref094a91ef124cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1c4df5d0534f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ab6424a6ca4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef8260a2a93483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>81,140</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,770</x:t>
-[...65 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>84,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,800</x:t>
-[...409 lines deleted...]
-          <x:t>85,250</x:t>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>