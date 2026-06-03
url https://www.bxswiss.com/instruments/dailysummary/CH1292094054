--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bcc6af6023c429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b0f4acf0db4c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef8260a2a93483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5517f70998314cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89ab6424a6ca4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef8260a2a93483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc756aff30e4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5517f70998314cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,564 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>84,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,650</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>