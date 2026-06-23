--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b0f4acf0db4c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014f6899ad62421b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5517f70998314cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra554473ce3ad4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc756aff30e4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5517f70998314cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed17f4be6a94dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra554473ce3ad4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>66,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>