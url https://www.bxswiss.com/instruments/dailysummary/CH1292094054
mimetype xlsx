--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R014f6899ad62421b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ac62e1c79e4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra554473ce3ad4d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45050e0668584f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed17f4be6a94dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra554473ce3ad4d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adaadbeb64e4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45050e0668584f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>