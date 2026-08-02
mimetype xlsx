--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ac62e1c79e4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc3e0c81fd24324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45050e0668584f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2306bce4e3414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4adaadbeb64e4652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45050e0668584f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43469bb4553476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2306bce4e3414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>