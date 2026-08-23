--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc3e0c81fd24324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90657e2cdcd64188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2306bce4e3414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02db652ff0984664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43469bb4553476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2306bce4e3414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b21c4d2fdb4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02db652ff0984664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>