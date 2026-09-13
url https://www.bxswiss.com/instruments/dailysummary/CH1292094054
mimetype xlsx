--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90657e2cdcd64188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6007c2e45c79467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02db652ff0984664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64924a34240a45ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b21c4d2fdb4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02db652ff0984664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f3f3f19c774f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64924a34240a45ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.80% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>