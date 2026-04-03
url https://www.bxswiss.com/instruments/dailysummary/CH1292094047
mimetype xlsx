--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R296e2125e9b04d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539f96d84e8a4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5fe6a79d804b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156608053730454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81cd3af2ed164351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5fe6a79d804b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c65021bbe04a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156608053730454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,860</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,320</x:t>
-[...156 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,030</x:t>
-[...330 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>95,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>95,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>