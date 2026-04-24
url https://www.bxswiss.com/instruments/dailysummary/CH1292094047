--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539f96d84e8a4938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e883b850854d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R156608053730454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64571938db514756"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c65021bbe04a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R156608053730454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa32d80ef7f496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64571938db514756" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>96,780</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,780</x:t>
-[...566 lines deleted...]
-          <x:t>95,150</x:t>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>