--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e883b850854d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9310c1d562c4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64571938db514756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1fddd575de4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa32d80ef7f496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64571938db514756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b017476e4d42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1fddd575de4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,730</x:t>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,160</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>