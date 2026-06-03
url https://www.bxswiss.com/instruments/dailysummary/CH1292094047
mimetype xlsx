--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9310c1d562c4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac302d0c1114f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1fddd575de4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55e456b50fe4f8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b017476e4d42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1fddd575de4b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0d3b51af944c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55e456b50fe4f8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>91,770</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,020</x:t>
@@ -717,50 +339,374 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>