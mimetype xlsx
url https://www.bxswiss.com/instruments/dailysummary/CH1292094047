--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac302d0c1114f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1c5b9c13ce485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb55e456b50fe4f8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5d4e4eb13f423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd0d3b51af944c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb55e456b50fe4f8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fbd65c099a4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5d4e4eb13f423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>69,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>