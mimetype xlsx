--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a1c5b9c13ce485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18879fcb3e8d4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe5d4e4eb13f423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb217bbabe7b74f68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fbd65c099a4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe5d4e4eb13f423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa4a3892a17408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb217bbabe7b74f68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>