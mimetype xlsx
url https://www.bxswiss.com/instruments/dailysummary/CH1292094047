--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18879fcb3e8d4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3ebbc59e804e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb217bbabe7b74f68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9edb8e5a4ed46f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa4a3892a17408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb217bbabe7b74f68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073de1b7cbcc4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9edb8e5a4ed46f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>