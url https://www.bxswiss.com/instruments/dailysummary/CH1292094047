--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b3ebbc59e804e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fffb76d21b442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9edb8e5a4ed46f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5814ab791d53498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073de1b7cbcc4220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9edb8e5a4ed46f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0de7a8c09d4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5814ab791d53498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>