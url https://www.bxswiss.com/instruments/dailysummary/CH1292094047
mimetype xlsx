--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fffb76d21b442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3c0a99b59f4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5814ab791d53498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb21bce2b51d47f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0de7a8c09d4c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5814ab791d53498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfffbc14eb8645ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb21bce2b51d47f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>