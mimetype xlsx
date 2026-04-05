--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9297914526348e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb169e91ebbea4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47499fb1b82b4fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba9cab30a5441a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac67806d1494398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47499fb1b82b4fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8087845d8d5043fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba9cab30a5441a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...404 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,750</x:t>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,830</x:t>
-[...129 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...63 lines deleted...]
-          <x:t>98,250</x:t>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>