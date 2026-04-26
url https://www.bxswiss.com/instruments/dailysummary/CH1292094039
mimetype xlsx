--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb169e91ebbea4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028d61085b724bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbba9cab30a5441a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013ae6bcd1d74be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8087845d8d5043fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbba9cab30a5441a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd22fda3593748aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013ae6bcd1d74be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>98,810</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,230</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,200</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>99,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>