--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028d61085b724bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920e1c1731b24533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013ae6bcd1d74be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cad85a4dc64265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd22fda3593748aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013ae6bcd1d74be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639e6615e6434759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cad85a4dc64265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,470</x:t>
-[...404 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>