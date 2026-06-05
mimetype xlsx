--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920e1c1731b24533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c6b37903814922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86cad85a4dc64265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812529853b84e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639e6615e6434759" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86cad85a4dc64265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3b68da5cca4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812529853b84e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,165</x:t>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>