--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c6b37903814922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re358bc6627e943d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812529853b84e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dc52d170744521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c3b68da5cca4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812529853b84e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e473c01e062427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dc52d170744521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,635</x:t>
-[...548 lines deleted...]
-        <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>101,265</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>