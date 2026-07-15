--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re358bc6627e943d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355da2aa0b074361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5dc52d170744521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e9f9b5bd5b41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e473c01e062427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5dc52d170744521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35275260d81c410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e9f9b5bd5b41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>