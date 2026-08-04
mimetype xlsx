--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R355da2aa0b074361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a3b6e76308a45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1e9f9b5bd5b41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9a6a3bd081461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35275260d81c410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1e9f9b5bd5b41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5641ba9154c46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9a6a3bd081461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Richemont</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>101,940</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,940</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,170</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,180</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>102,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>