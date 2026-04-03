--- v5 (2026-02-19)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26cad56672164ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c22c4280d54950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a59f2fb905b429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290e5b8ec29a4c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7791e5e2d0c414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a59f2fb905b429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b74a5740a2c41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290e5b8ec29a4c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>98,900</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>