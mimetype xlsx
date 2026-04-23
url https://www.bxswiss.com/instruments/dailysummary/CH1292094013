--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c22c4280d54950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5327b2087fe4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290e5b8ec29a4c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47da4fc4e0543da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b74a5740a2c41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290e5b8ec29a4c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1273b3aa229461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47da4fc4e0543da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,640</x:t>
-[...598 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>