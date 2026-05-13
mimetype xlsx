--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5327b2087fe4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7bc376c428455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47da4fc4e0543da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49c3adf5c94e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1273b3aa229461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47da4fc4e0543da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f8d1fdb9914ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49c3adf5c94e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>97,200</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,520</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>96,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,260</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>