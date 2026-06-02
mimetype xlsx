--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea7bc376c428455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7f1d935ecb4c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49c3adf5c94e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da592cf32324e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f8d1fdb9914ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49c3adf5c94e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f123e5cce334b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da592cf32324e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,780</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,660</x:t>
-[...436 lines deleted...]
-          <x:t>99,320</x:t>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>