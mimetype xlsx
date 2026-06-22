--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7f1d935ecb4c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9a9e83faf64632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da592cf32324e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re670a570596e4cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f123e5cce334b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da592cf32324e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04efed2217374349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re670a570596e4cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>99,710</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,570</x:t>
-[...166 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>