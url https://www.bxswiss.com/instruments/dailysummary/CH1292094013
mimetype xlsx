--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9a9e83faf64632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ceab73042d469f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re670a570596e4cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd29a13a1884992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04efed2217374349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re670a570596e4cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bbf45a50c04c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd29a13a1884992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>100,695</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,490</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>