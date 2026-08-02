--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ceab73042d469f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa3693a34c84dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd29a13a1884992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb839383c53bc4fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23bbf45a50c04c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd29a13a1884992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75184f9aaaa1469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb839383c53bc4fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.20% p.a. Barrier Reverse Convertible on Siemens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292094013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,065</x:t>
-[...129 lines deleted...]
-          <x:t>101,375</x:t>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,375</x:t>
+          <x:t>101,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>101,415</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>101,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>