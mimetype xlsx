--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73747da30b8465a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966d5c4c919549da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb256f47da854c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd58b2122a624f2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5de70e92569484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb256f47da854c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb498d40fac15497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd58b2122a624f2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...544 lines deleted...]
-          <x:t>86,730</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,470</x:t>
-[...48 lines deleted...]
-          <x:t>88,820</x:t>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,670</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>87,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>