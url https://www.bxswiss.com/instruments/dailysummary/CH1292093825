--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966d5c4c919549da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc151353b274d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd58b2122a624f2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0b35dd75284655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb498d40fac15497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd58b2122a624f2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0147d427e1334a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0b35dd75284655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,700</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...627 lines deleted...]
-          <x:t>86,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>