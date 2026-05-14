--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc151353b274d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d88711ae2f64366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0b35dd75284655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc023b77ad4714872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0147d427e1334a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0b35dd75284655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65036dc98066401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc023b77ad4714872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>