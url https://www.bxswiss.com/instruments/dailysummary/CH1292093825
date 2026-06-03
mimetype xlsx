--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d88711ae2f64366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10e0b7ce1c2492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc023b77ad4714872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e94ecaa4ee240d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65036dc98066401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc023b77ad4714872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71dd7f5f974b4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e94ecaa4ee240d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,50 +312,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>