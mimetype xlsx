--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10e0b7ce1c2492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2849e6ee5acb4d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e94ecaa4ee240d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc63419ea9148e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71dd7f5f974b4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e94ecaa4ee240d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bc1f874c5844fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc63419ea9148e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>97,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>