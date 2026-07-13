--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2849e6ee5acb4d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d0a72ee5164474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc63419ea9148e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb85cfb1b754846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bc1f874c5844fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc63419ea9148e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd09c46eda6d44128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb85cfb1b754846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on Robinhood Markets</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>