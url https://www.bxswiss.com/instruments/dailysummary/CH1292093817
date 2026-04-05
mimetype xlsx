--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc650284918a4cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44634cb25694b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb2afc5c98e4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4d4019f5744ce9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db6e14646794d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb2afc5c98e4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree797d7d180a4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4d4019f5744ce9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Carnival Corporation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>