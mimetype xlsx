--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44634cb25694b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859ffeef5cf24a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d4d4019f5744ce9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dc6ebe438e44c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree797d7d180a4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d4d4019f5744ce9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e14a69506488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dc6ebe438e44c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Carnival Corporation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>94,520</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,120</x:t>
-[...65 lines deleted...]
-          <x:t>91,030</x:t>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,300</x:t>
-[...463 lines deleted...]
-          <x:t>90,930</x:t>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>