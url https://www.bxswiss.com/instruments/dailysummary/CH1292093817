--- v6 (2026-04-26)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859ffeef5cf24a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0d2ee1b18b4a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7dc6ebe438e44c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411d18b822fa4891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7e14a69506488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7dc6ebe438e44c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d50832ac6c4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411d18b822fa4891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Carnival Corporation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,700</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,190</x:t>
-[...102 lines deleted...]
-          <x:t>87,500</x:t>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>94,860</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>