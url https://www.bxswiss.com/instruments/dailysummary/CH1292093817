--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0d2ee1b18b4a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1b612d3434edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411d18b822fa4891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd8af4c7939445e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d50832ac6c4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411d18b822fa4891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187014d0c14b45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd8af4c7939445e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Carnival Corporation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,500</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>92,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>