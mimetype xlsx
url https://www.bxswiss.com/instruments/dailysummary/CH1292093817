--- v8 (2026-06-10)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc1b612d3434edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8396fafd49de4d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dd8af4c7939445e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc89e8a530704211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R187014d0c14b45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dd8af4c7939445e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75abce4ec3f34696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc89e8a530704211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.00% p.a. Barrier Reverse Convertible on Carnival Corporation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>98,230</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>