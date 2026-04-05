--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8444e271f04e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e29e6c9e0d4a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837fd92aa84643e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02711e72493e4416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a153a47b7ee44d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837fd92aa84643e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024430e4753f4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02711e72493e4416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>97,070</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,140</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>