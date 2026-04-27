--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e29e6c9e0d4a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc121b712d8f54a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02711e72493e4416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a42f7cbecad42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R024430e4753f4802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02711e72493e4416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea01ff4e2764167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a42f7cbecad42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,800</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,080</x:t>
-[...16 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,870</x:t>
-[...333 lines deleted...]
-          <x:t>96,040</x:t>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>