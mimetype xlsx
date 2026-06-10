--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc121b712d8f54a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd099bc92ce7d4ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a42f7cbecad42e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617e66f1d0f04272"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ea01ff4e2764167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a42f7cbecad42e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3326594050fd4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617e66f1d0f04272" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,070</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,760</x:t>
-[...205 lines deleted...]
-          <x:t>98,340</x:t>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,580</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>93,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,090</x:t>
-[...269 lines deleted...]
-          <x:t>98,280</x:t>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>