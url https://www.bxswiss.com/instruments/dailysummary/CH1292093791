--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd099bc92ce7d4ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187227d2c87f4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617e66f1d0f04272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a1a5c4869d47a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3326594050fd4098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617e66f1d0f04272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb182473f1b934b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a1a5c4869d47a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>83,600</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>92,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>