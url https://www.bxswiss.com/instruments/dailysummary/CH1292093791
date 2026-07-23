--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187227d2c87f4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5579cf05c1de4868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a1a5c4869d47a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R449948417c504b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb182473f1b934b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a1a5c4869d47a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbcff2cd6694a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R449948417c504b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>86,370</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,340</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>91,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>91,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>