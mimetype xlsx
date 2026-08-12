--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5579cf05c1de4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815bdff7aa1b494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R449948417c504b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dec94b50e14367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdbcff2cd6694a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R449948417c504b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0aa1dadfd74d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dec94b50e14367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>85,030</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>86,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>88,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>