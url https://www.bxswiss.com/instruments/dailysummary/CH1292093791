--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815bdff7aa1b494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433b235df1dd492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dec94b50e14367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba263ef782904a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd0aa1dadfd74d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dec94b50e14367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd369802e22274514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba263ef782904a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>