--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R433b235df1dd492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd2bc217e9e4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba263ef782904a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820a55d62eb84420"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd369802e22274514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba263ef782904a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9cc9e74167473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820a55d62eb84420" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,660</x:t>
-[...31 lines deleted...]
-          <x:t>97,960</x:t>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>