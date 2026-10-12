--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd2bc217e9e4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c4d51f533e4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R820a55d62eb84420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed7e16736634fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9cc9e74167473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R820a55d62eb84420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d32ca3248a74a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed7e16736634fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.40% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>95,120</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,100</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>87,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,220</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>