--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99a422942f34184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7134e7e08944ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb765f61d8ae452c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca42ce22b59c4a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bb9b8d53e240dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb765f61d8ae452c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3286b8c3f4e64fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca42ce22b59c4a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,430</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,380</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>