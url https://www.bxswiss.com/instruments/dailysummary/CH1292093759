--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7134e7e08944ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f0488fe4e5468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca42ce22b59c4a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032cbe2d7a6148ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3286b8c3f4e64fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca42ce22b59c4a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ecc8bcb9f84bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032cbe2d7a6148ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>101,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>