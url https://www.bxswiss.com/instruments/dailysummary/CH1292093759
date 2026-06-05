--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f0488fe4e5468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51be00e662904d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032cbe2d7a6148ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2165805e1e4bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ecc8bcb9f84bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032cbe2d7a6148ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e70c06e26ae48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2165805e1e4bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...11 lines deleted...]
-          <x:t>100,975</x:t>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...16 lines deleted...]
-          <x:t>101,015</x:t>
+          <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,925</x:t>
-[...43 lines deleted...]
-          <x:t>101,085</x:t>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,065</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
-[...166 lines deleted...]
-          <x:t>101,245</x:t>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>