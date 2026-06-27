--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51be00e662904d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e43da0e0ca400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2165805e1e4bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bf8c7a3b3794790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e70c06e26ae48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2165805e1e4bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55153e5e2ecc4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bf8c7a3b3794790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5.60% p.a. Barrier Reverse Convertible on Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
-[...296 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,455</x:t>
-[...43 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>101,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>