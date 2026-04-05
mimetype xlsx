--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d668c56793d41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439f24ef184a41f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1438158df4a74814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688ee6f2c9674a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a360b83f63f400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1438158df4a74814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca6586030174d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688ee6f2c9674a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>91,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>92,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,490</x:t>
-[...193 lines deleted...]
-          <x:t>92,490</x:t>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>