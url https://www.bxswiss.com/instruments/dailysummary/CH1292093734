--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439f24ef184a41f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3364feb2542b4b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688ee6f2c9674a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ace5ea0c6734b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca6586030174d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688ee6f2c9674a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443626c0c3f34cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ace5ea0c6734b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,960</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,490</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>94,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,650</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>92,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,120</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>