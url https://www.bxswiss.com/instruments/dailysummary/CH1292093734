--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3364feb2542b4b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4128b696f3e24eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ace5ea0c6734b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9edcfab6974bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R443626c0c3f34cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ace5ea0c6734b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13bc5f2606fc4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9edcfab6974bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>99,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,110</x:t>
-[...166 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>