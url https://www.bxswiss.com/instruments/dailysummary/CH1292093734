--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4128b696f3e24eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8311e57c04614f24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc9edcfab6974bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95c672af172436f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13bc5f2606fc4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc9edcfab6974bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f76c1cd15fe46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95c672af172436f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,240</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,670</x:t>
-[...416 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,510</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,410</x:t>
-[...80 lines deleted...]
-          <x:t>100,925</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,875</x:t>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>