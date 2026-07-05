--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8311e57c04614f24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7887fab9598a4f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95c672af172436f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f8495212274b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f76c1cd15fe46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95c672af172436f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1c33243b364ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f8495212274b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,618 +149,645 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>