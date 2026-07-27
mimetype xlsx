--- v10 (2026-07-05)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7887fab9598a4f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd6c53c69d9482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f8495212274b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bcc6ba756664344"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1c33243b364ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f8495212274b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4803b64b2fae4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bcc6ba756664344" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.48% p.a. Multi Barrier Reverse Convertible on Julius Bär, Partners Group, UBS, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>84,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>