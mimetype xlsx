--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re974fed078d64ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fa3d8f7a5840a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a96e858eb8641b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5855063ed38a47e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ef641bf63d47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a96e858eb8641b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509fda61a9af411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5855063ed38a47e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,540</x:t>
-[...26 lines deleted...]
-          <x:t>136,255</x:t>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,965</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>132,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>