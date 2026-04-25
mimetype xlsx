--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fa3d8f7a5840a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7861c098bb94dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5855063ed38a47e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2318b849eb2041cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509fda61a9af411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5855063ed38a47e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3645e6d93c9d42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2318b849eb2041cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,785</x:t>
-[...58 lines deleted...]
-          <x:t>134,305</x:t>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,970</x:t>
-[...387 lines deleted...]
-          <x:t>131,665</x:t>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>