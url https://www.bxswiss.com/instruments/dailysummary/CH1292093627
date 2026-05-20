--- v8 (2026-04-25)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7861c098bb94dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef2ae4077bd42aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2318b849eb2041cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70841a49f9f2451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3645e6d93c9d42f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2318b849eb2041cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cd3be5f5b9480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70841a49f9f2451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>130,590</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,560</x:t>
-[...134 lines deleted...]
-          <x:t>134,410</x:t>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>134,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>