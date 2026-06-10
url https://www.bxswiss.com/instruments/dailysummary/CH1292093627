--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef2ae4077bd42aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404dd601046d4dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70841a49f9f2451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3270325d0694ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cd3be5f5b9480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70841a49f9f2451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f221e9b220946bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3270325d0694ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>130,210</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>131,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,665</x:t>
-[...58 lines deleted...]
-          <x:t>130,765</x:t>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>