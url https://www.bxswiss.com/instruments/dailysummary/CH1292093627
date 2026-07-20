--- v10 (2026-06-10)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404dd601046d4dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a22c1870d64cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3270325d0694ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9325a53aaf3a4196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f221e9b220946bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3270325d0694ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5987c5077164637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9325a53aaf3a4196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>123,615</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>