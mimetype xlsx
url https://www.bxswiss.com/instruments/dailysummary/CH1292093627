--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a22c1870d64cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5395e962314624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9325a53aaf3a4196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24227db369974295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5987c5077164637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9325a53aaf3a4196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7afb893ccf4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24227db369974295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>117,660</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>