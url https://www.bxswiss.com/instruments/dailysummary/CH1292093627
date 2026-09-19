--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b5395e962314624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ded199ee5b447c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24227db369974295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a39c49e41f4bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f7afb893ccf4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24227db369974295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83278d6a6cd34eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a39c49e41f4bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>