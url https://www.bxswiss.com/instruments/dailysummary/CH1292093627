--- v13 (2026-09-19)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ded199ee5b447c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3bbd1643724589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a39c49e41f4bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8a58f8423e4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83278d6a6cd34eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a39c49e41f4bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58cf3763965742fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8a58f8423e4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bonus Certificate on Agnico-Eagle Mines, Barrick Mining, Franco-Nevada, Newmont, Wheaton Precious Metals</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,480</x:t>
-[...517 lines deleted...]
-          <x:t>136,695</x:t>
+          <x:t>136,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>137,690</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>138,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>138,845</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>