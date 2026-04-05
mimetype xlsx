--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da47dcec5e547b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10fee70e48834748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b650b614bd46ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b97a0a5912746bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412a9625b0d64634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b650b614bd46ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfef3dedf9814135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b97a0a5912746bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,350</x:t>
-[...205 lines deleted...]
-          <x:t>99,580</x:t>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,300</x:t>
-[...350 lines deleted...]
-          <x:t>94,860</x:t>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>