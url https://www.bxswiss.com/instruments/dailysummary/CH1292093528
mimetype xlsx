--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10fee70e48834748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce547418d0d46e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b97a0a5912746bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb757ddfa3cb462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfef3dedf9814135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b97a0a5912746bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cac85a1a604731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb757ddfa3cb462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>94,510</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>97,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>