--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce547418d0d46e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e0c9393634821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb757ddfa3cb462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b6e153aa5f4653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cac85a1a604731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb757ddfa3cb462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2909086a70f4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b6e153aa5f4653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...48 lines deleted...]
-          <x:t>98,940</x:t>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>98,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>