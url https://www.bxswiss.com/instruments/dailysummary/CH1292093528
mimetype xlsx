--- v6 (2026-05-16)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82e0c9393634821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebb5cbeebeb4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b6e153aa5f4653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7afc07da6fc04cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2909086a70f4a85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b6e153aa5f4653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8805b2abf6b4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7afc07da6fc04cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,845</x:t>
-[...517 lines deleted...]
-          <x:t>99,740</x:t>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>