--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebb5cbeebeb4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb6aab5202c4c07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7afc07da6fc04cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9d2d7d6bfb40a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8805b2abf6b4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7afc07da6fc04cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e9b3c8337140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9d2d7d6bfb40a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>101,335</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,335</x:t>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>101,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,000</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,320</x:t>
-[...36 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>