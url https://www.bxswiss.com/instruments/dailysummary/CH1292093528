--- v8 (2026-07-27)
+++ v9 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb6aab5202c4c07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc063e5ebf7ca4075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9d2d7d6bfb40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30142e1f7e04bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e9b3c8337140b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9d2d7d6bfb40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9492f2ffd8d4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30142e1f7e04bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>