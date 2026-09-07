--- v9 (2026-08-17)
+++ v10 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc063e5ebf7ca4075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b0009fe2b864476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30142e1f7e04bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb38e6b8d06704e96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9492f2ffd8d4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30142e1f7e04bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90bfa7e2f184fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb38e6b8d06704e96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.20% p.a. Barrier Reverse Convertible on Stadler Rail</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
@@ -737,31 +232,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>