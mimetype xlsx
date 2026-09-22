--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ecc5625a9749d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350fc07360284ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fbd9a89383497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f2a515aba2459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0151a04a94d4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fbd9a89383497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1543d16a94904095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f2a515aba2459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>91,520</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,520</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,260</x:t>
-[...328 lines deleted...]
-          <x:t>93,520</x:t>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>92,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>