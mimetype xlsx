--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350fc07360284ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb701fca066b4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f2a515aba2459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2da7107b3ea4c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1543d16a94904095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f2a515aba2459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8510d5887ee54502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2da7107b3ea4c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>90,210</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,350</x:t>
-[...566 lines deleted...]
-          <x:t>92,000</x:t>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>