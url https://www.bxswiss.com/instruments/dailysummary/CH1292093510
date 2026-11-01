--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb701fca066b4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5471f7619e04ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2da7107b3ea4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1795cc4f7bc4e02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8510d5887ee54502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2da7107b3ea4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re62654162c4747f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1795cc4f7bc4e02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>86,870</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>82,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,295</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>77,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,030</x:t>
         </x:is>
       </x:c>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>