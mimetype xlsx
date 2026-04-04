--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1fd004924e4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa9668c7a7f480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21269149b9ff4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0810a505225445f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb8343eccd749bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21269149b9ff4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6730bdc4444476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0810a505225445f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>89,460</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,590</x:t>
-[...168 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,160</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>90,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>87,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>