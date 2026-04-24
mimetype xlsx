--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa9668c7a7f480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394d5fb3773d4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0810a505225445f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ee437ecf3d4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6730bdc4444476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0810a505225445f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a94ad5426714340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ee437ecf3d4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>