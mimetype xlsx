--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394d5fb3773d4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5f9834301746ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ee437ecf3d4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aee1ba15c6646c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a94ad5426714340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ee437ecf3d4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a7335e13b04604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aee1ba15c6646c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>85,630</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>85,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>88,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,160</x:t>
-[...323 lines deleted...]
-          <x:t>87,200</x:t>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>