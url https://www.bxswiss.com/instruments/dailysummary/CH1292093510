--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5f9834301746ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b2f4f887cd4887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aee1ba15c6646c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re375b5350f3447c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56a7335e13b04604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aee1ba15c6646c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a77cc4916c4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re375b5350f3447c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,690</x:t>
-[...43 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>88,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>