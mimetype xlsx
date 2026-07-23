--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5b2f4f887cd4887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4252a00a82ed4c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re375b5350f3447c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6e01d51e59494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a77cc4916c4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re375b5350f3447c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e24a907a3448f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6e01d51e59494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>84,120</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>89,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>87,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>88,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>