--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4252a00a82ed4c16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127e20a696cb4a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6e01d51e59494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2603201947894e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3e24a907a3448f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6e01d51e59494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63da2c3fcfed4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2603201947894e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>90,500</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,350</x:t>
-[...328 lines deleted...]
-          <x:t>91,580</x:t>
+          <x:t>93,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>