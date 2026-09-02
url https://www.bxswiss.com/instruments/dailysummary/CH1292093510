--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127e20a696cb4a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ecc5625a9749d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2603201947894e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34fbd9a89383497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63da2c3fcfed4329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2603201947894e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0151a04a94d4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34fbd9a89383497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1292093510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>93,600</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,440</x:t>
-[...48 lines deleted...]
-          <x:t>94,750</x:t>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,680</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>93,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>